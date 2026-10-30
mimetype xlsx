--- v0 (2026-09-15)
+++ v1 (2026-10-30)
@@ -14,56 +14,56 @@
   <Override PartName="/xl/drawings/drawing1.xml" ContentType="application/vnd.openxmlformats-officedocument.drawing+xml"/>
   <Default Extension="jpg" ContentType="image/jpeg"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="xl/workbook.xml"/></Relationships>
 </file>
 
 <file path=xl/workbook.xml><?xml version="1.0" encoding="utf-8"?>
 <workbook xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xml:space="preserve">
   <fileVersion appName="xl" lastEdited="4" lowestEdited="4" rupBuild="4505"/>
   <workbookPr codeName="ThisWorkbook"/>
   <bookViews>
     <workbookView activeTab="0" autoFilterDateGrouping="true" firstSheet="0" minimized="false" showHorizontalScroll="true" showSheetTabs="true" showVerticalScroll="true" tabRatio="600" visibility="visible"/>
   </bookViews>
   <sheets>
     <sheet name="Прайс-лист" sheetId="1" r:id="rId4"/>
   </sheets>
   <definedNames/>
   <calcPr calcId="999999" calcMode="auto" calcCompleted="1" fullCalcOnLoad="0" forceFullCalc="0"/>
 </workbook>
 </file>
 
 <file path=xl/sharedStrings.xml><?xml version="1.0" encoding="utf-8"?>
-<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="489">
+<sst xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" uniqueCount="603">
   <si>
     <t>Прайс-лист</t>
   </si>
   <si>
-    <t>Актуальность прайса на: 2026-09-15 03:53:53</t>
+    <t>Актуальность прайса на: 2026-10-30 14:00:19</t>
   </si>
   <si>
     <t>Открытки и конверты</t>
   </si>
   <si>
     <t>№</t>
   </si>
   <si>
     <t>Картика</t>
   </si>
   <si>
     <t>Артикул</t>
   </si>
   <si>
     <t>Наименование</t>
   </si>
   <si>
     <t>URL</t>
   </si>
   <si>
     <t>Наличие</t>
   </si>
   <si>
     <t>Цена (руб.)</t>
   </si>
@@ -325,84 +325,129 @@
   <si>
     <t>Конверт подарочный 16,5*9см "С новым годом!"-351 1/10 1/250 Арт: 003004/351</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/003004121-24-13/</t>
   </si>
   <si>
     <t>003004/367</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см "С новым годом!"-367 1/10 1/250 Арт: 003004/367</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-19/</t>
   </si>
   <si>
     <t>003004/121</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 121 1/10 1/250 Арт: 003004/121</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/003004121/</t>
   </si>
   <si>
+    <t>003004/123</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,5*9см 123 1/10 1/250 Арт: 003004/123</t>
+  </si>
+  <si>
+    <t>https://vladivostok.omg-gift.ru/product/003004121-2/</t>
+  </si>
+  <si>
+    <t>003004/125</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,5*9см 125 1/10 1/250 Арт: 003004/125</t>
+  </si>
+  <si>
+    <t>https://vladivostok.omg-gift.ru/product/003004121-3/</t>
+  </si>
+  <si>
+    <t>003004/126</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,5*9см 126 1/10 1/250 Арт: 003004/126</t>
+  </si>
+  <si>
+    <t>https://vladivostok.omg-gift.ru/product/003004126/</t>
+  </si>
+  <si>
     <t>003004/130</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 130 1/10 1/250 Арт: 003004/130</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/003004121-4/</t>
   </si>
   <si>
     <t>003004/136</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 136 1/10 1/250 Арт: 003004/136</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/003004120-3/</t>
   </si>
   <si>
     <t>003004/138</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 138 1/10 1/250 Арт: 003004/138</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/003004120-5/</t>
   </si>
   <si>
-    <t>003004/151</t>
-[...5 lines deleted...]
-    <t>https://vladivostok.omg-gift.ru/product/003004126-8/</t>
+    <t>003004/144</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,5*9см 144 1/10 1/250 Арт: 003004/144</t>
+  </si>
+  <si>
+    <t>https://vladivostok.omg-gift.ru/product/003004120-8/</t>
+  </si>
+  <si>
+    <t>003004/161</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,5*9см 161 1/10 1/250 Арт: 003004/161</t>
+  </si>
+  <si>
+    <t>https://vladivostok.omg-gift.ru/product/003004127-2/</t>
+  </si>
+  <si>
+    <t>003004/167</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,5*9см 167 1/10 1/250 Арт: 003004/167</t>
+  </si>
+  <si>
+    <t>https://vladivostok.omg-gift.ru/product/003004127-6/</t>
   </si>
   <si>
     <t>003004/170</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 170 1/10 1/250 Арт: 003004/170</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/003004121-19/</t>
   </si>
   <si>
     <t>003004/181</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 181 1/10 1/250 Арт: 003004/181</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/003004120-13/</t>
   </si>
   <si>
     <t>003004/190</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 190 1/10 1/250 Арт: 003004/190</t>
   </si>
@@ -415,113 +460,149 @@
   <si>
     <t>Конверт подарочный 16,5*9см 196 1/10 1/250 Арт: 003004/196</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/003004127-17-1/</t>
   </si>
   <si>
     <t>003004/207</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 207 1/10 1/250 Арт: 003004/207</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/003004200-1-1-1/</t>
   </si>
   <si>
     <t>003004/229</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 229 1/10 1/250 Арт: 003004/229</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/003004127-17-1-16/</t>
   </si>
   <si>
-    <t>003004/231</t>
-[...7 lines deleted...]
-  <si>
     <t>003004/233</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 233 1/10 1/250 Арт: 003004/233</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/003004127-17-1-18/</t>
   </si>
   <si>
     <t>003004/235</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 235 1/10 1/250 Арт: 003004/235</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/003004120-5-1-1-1-4/</t>
   </si>
   <si>
     <t>003004/243</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 243 1/10 1/250 Арт: 003004/243</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/003004200-1-1-1-1/</t>
   </si>
   <si>
     <t>003004/255</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 255 1/10 1/250 Арт: 003004/255</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/003004200-1-1-2-1/</t>
   </si>
   <si>
+    <t>003004/259</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,5*9см 259 1/10 1/250 Арт: 003004/259</t>
+  </si>
+  <si>
+    <t>https://vladivostok.omg-gift.ru/product/003004200-6/</t>
+  </si>
+  <si>
+    <t>003004/260</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,5*9см 260 1/10 1/250 Арт: 003004/260</t>
+  </si>
+  <si>
+    <t>https://vladivostok.omg-gift.ru/product/003004200-1-5/</t>
+  </si>
+  <si>
     <t>003004/265</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 265 1/10 1/250 Арт: 003004/265</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/003004200-2-1-3/</t>
   </si>
   <si>
     <t>003004/267</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 267 1/10 1/250 Арт: 003004/267</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/003004200-4-2/</t>
   </si>
   <si>
+    <t>003004/273</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,5*9см 273 1/10 1/250 Арт: 003004/273</t>
+  </si>
+  <si>
+    <t>https://vladivostok.omg-gift.ru/product/003004200-1-2-1-2/</t>
+  </si>
+  <si>
+    <t>003004/274</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,5*9см 274 1/10 1/250 Арт: 003004/274</t>
+  </si>
+  <si>
+    <t>https://vladivostok.omg-gift.ru/product/003004127-17-1-22/</t>
+  </si>
+  <si>
+    <t>003004/320</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,5*9см 320 1/10 1/250 Арт: 003004/320</t>
+  </si>
+  <si>
+    <t>https://vladivostok.omg-gift.ru/product/003004121-24-3-1-15/</t>
+  </si>
+  <si>
     <t>003004/321</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 321 1/10 1/250 Арт: 003004/321</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/003004121-24-3-1-16/</t>
   </si>
   <si>
     <t>003004/322</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 322 1/10 1/250 Арт: 003004/322</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/003004121-24/</t>
   </si>
   <si>
     <t>003004/327</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 327 1/10 1/250 Арт: 003004/327</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-3/</t>
@@ -541,86 +622,86 @@
   <si>
     <t>Конверт подарочный 16,5*9см 349 1/10 1/250 Арт: 003004/349</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/003004121-24-3-1-4-7/</t>
   </si>
   <si>
     <t>003004/355</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 355 1/10 1/250 Арт: 003004/355</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/003004121-24-3-1-4-8/</t>
   </si>
   <si>
     <t>003004/361</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 361 1/10 1/250 Арт: 003004/361</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/003004121-24-3-1-4-9/</t>
   </si>
   <si>
-    <t>003004/369</t>
-[...7 lines deleted...]
-  <si>
     <t>003004/373</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 373 1/10 1/250 Арт: 003004/373</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/003004121-24-3-1-4-9-1-6/</t>
   </si>
   <si>
     <t>003004/375</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 375 1/10 1/250 Арт: 003004/375</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/003004121-24-3-1-4-9-1-7/</t>
   </si>
   <si>
     <t>003004/381</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 381 1/10 1/250 Арт: 003004/381</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/003004121-24-21/</t>
   </si>
   <si>
+    <t>003004/382</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,5*9см 382 1/10 1/250 Арт: 003004/382</t>
+  </si>
+  <si>
+    <t>https://vladivostok.omg-gift.ru/product/003004121-25-2/</t>
+  </si>
+  <si>
     <t>003004/383</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 383 1/10 1/250 Арт: 003004/383</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/003004121-25-1-1/</t>
   </si>
   <si>
     <t>003004/384</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 384 1/10 1/250 Арт: 003004/384</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/003004120-5-2/</t>
   </si>
   <si>
     <t>003004/385</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 385 1/10 1/250 Арт: 003004/385</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/003004121-25-1-1-2/</t>
@@ -838,284 +919,545 @@
   <si>
     <t>Конверт подарочный 16,5*9см 409 1/10 1/250 Арт: 003004/409</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/003004127-17-1-17-1-1-1-2-1/</t>
   </si>
   <si>
     <t>003004/410</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 410 1/10 1/250 Арт: 003004/410</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/003004127-17-1-17-1-1-1-1-1-1/</t>
   </si>
   <si>
     <t>003004/411</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 411 1/10 1/250 Арт: 003004/411</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/003004121-25-2-1/</t>
   </si>
   <si>
+    <t>003004/412</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,5*9см 412 1/10 1/250 Арт: 003004/412</t>
+  </si>
+  <si>
+    <t>https://vladivostok.omg-gift.ru/product/003004121-25-1-2-1/</t>
+  </si>
+  <si>
+    <t>003004/413</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,5*9см 413 1/10 1/250 Арт: 003004/413</t>
+  </si>
+  <si>
+    <t>https://vladivostok.omg-gift.ru/product/003004121-25-2-1-1/</t>
+  </si>
+  <si>
     <t>003004/414</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 414 1/10 1/250 Арт: 003004/414</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/003004120-5-2-2-2/</t>
   </si>
   <si>
     <t>003004/415</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 415 1/10 1/250 Арт: 003004/415</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/003004120-5-2-1-3/</t>
   </si>
   <si>
     <t>003004/416</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 416 1/10 1/250 Арт: 003004/416</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/003004120-5-2-4/</t>
   </si>
   <si>
     <t>003004/417</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 417 1/10 1/250 Арт: 003004/417</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/003004121-25-1-1-1-1/</t>
   </si>
   <si>
+    <t>003004/418</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,5*9см 418 1/10 1/250 Арт: 003004/418</t>
+  </si>
+  <si>
+    <t>https://vladivostok.omg-gift.ru/product/003004121-25-1-1-1/</t>
+  </si>
+  <si>
+    <t>003004/419</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,5*9см 419 1/10 1/250 Арт: 003004/419</t>
+  </si>
+  <si>
+    <t>https://vladivostok.omg-gift.ru/product/003004121-25-4/</t>
+  </si>
+  <si>
+    <t>003004/420</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,5*9см 420 1/10 1/250 Арт: 003004/420</t>
+  </si>
+  <si>
+    <t>https://vladivostok.omg-gift.ru/product/003004121-25-5/</t>
+  </si>
+  <si>
     <t>003004/421</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 421 1/10 1/250 Арт: 003004/421</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/003004121-25-1-3/</t>
   </si>
   <si>
     <t>003004/422</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 422 1/10 1/250 Арт: 003004/422</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/003004120-5-2-5/</t>
   </si>
   <si>
+    <t>003004/423</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,5*9см 423 1/10 1/250 Арт: 003004/423</t>
+  </si>
+  <si>
+    <t>https://vladivostok.omg-gift.ru/product/003004121-25-2-2/</t>
+  </si>
+  <si>
     <t>003004/424</t>
   </si>
   <si>
     <t>Конверт подарочный 16,5*9см 424 1/10 1/250 Арт: 003004/424</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/003004121-25-1-4/</t>
   </si>
   <si>
+    <t>003004/425</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,5*9см 425 1/10 1/250 Арт: 003004/425</t>
+  </si>
+  <si>
+    <t>https://vladivostok.omg-gift.ru/product/003004121-25-6/</t>
+  </si>
+  <si>
     <t>003010/1</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1001 1/10 1/250 Арт: 003010/1</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/0030101/</t>
   </si>
   <si>
+    <t>003010/2</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,9*9,4см 1002 1/10 1/250 Арт: 003010/2</t>
+  </si>
+  <si>
+    <t>https://vladivostok.omg-gift.ru/product/0030101-1/</t>
+  </si>
+  <si>
+    <t>003010/3</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,9*9,4см 1003 1/10 1/250 Арт: 003010/3</t>
+  </si>
+  <si>
+    <t>https://vladivostok.omg-gift.ru/product/0030101-2/</t>
+  </si>
+  <si>
     <t>003010/4</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1004 1/10 1/250 Арт: 003010/4</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/0030101-1-1/</t>
   </si>
   <si>
+    <t>003010/5</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,9*9,4см 1005 1/10 1/250 Арт: 003010/5</t>
+  </si>
+  <si>
+    <t>https://vladivostok.omg-gift.ru/product/0030101-3/</t>
+  </si>
+  <si>
+    <t>003010/6</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,9*9,4см 1006 1/10 1/250 Арт: 003010/6</t>
+  </si>
+  <si>
+    <t>https://vladivostok.omg-gift.ru/product/0030101-1-2/</t>
+  </si>
+  <si>
+    <t>003010/7</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,9*9,4см 1007 1/10 1/250 Арт: 003010/7</t>
+  </si>
+  <si>
+    <t>https://vladivostok.omg-gift.ru/product/0030101-2-1/</t>
+  </si>
+  <si>
     <t>003010/8</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1008 1/10 1/250 Арт: 003010/8</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/0030101-1-1-1/</t>
   </si>
   <si>
     <t>003010/9</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1009 1/10 1/250 Арт: 003010/9</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/0030101-1-3/</t>
   </si>
   <si>
+    <t>003010/10</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,9*9,4см 1010 1/10 1/250 Арт: 003010/10</t>
+  </si>
+  <si>
+    <t>https://vladivostok.omg-gift.ru/product/0030101-2-2/</t>
+  </si>
+  <si>
+    <t>003010/11</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,9*9,4см 1011 1/10 1/250 Арт: 003010/11</t>
+  </si>
+  <si>
+    <t>https://vladivostok.omg-gift.ru/product/0030101-1-1-2/</t>
+  </si>
+  <si>
     <t>003010/12</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1012 1/10 1/250 Арт: 003010/12</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/0030101-3-1/</t>
   </si>
   <si>
+    <t>003010/13</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,9*9,4см 1013 1/10 1/250 Арт: 003010/13</t>
+  </si>
+  <si>
+    <t>https://vladivostok.omg-gift.ru/product/0030101-1-2-1/</t>
+  </si>
+  <si>
+    <t>003010/14</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,9*9,4см 1014 1/10 1/250 Арт: 003010/14</t>
+  </si>
+  <si>
+    <t>https://vladivostok.omg-gift.ru/product/0030101-2-1-1/</t>
+  </si>
+  <si>
+    <t>003010/15</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,9*9,4см 1015 1/10 1/250 Арт: 003010/15</t>
+  </si>
+  <si>
+    <t>https://vladivostok.omg-gift.ru/product/0030101-4/</t>
+  </si>
+  <si>
+    <t>003010/16</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,9*9,4см 1016 1/10 1/250 Арт: 003010/16</t>
+  </si>
+  <si>
+    <t>https://vladivostok.omg-gift.ru/product/0030101-4-1/</t>
+  </si>
+  <si>
     <t>003010/17</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1017 1/10 1/250 Арт: 003010/17</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/0030101-4-1-1/</t>
   </si>
   <si>
     <t>003010/18</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1018 1/10 1/250 Арт: 003010/18</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/0030101-4-1-2/</t>
   </si>
   <si>
-    <t>003011/1</t>
-[...5 lines deleted...]
-    <t>https://vladivostok.omg-gift.ru/product/0030101-5/</t>
+    <t>003010/19</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,9*9,4см 1019 1/10 1/250 Арт: 003010/19</t>
+  </si>
+  <si>
+    <t>https://vladivostok.omg-gift.ru/product/0030101-4-1-3/</t>
+  </si>
+  <si>
+    <t>003010/21</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,9*9,4см 1021 1/10 1/250 Арт: 003010/21</t>
+  </si>
+  <si>
+    <t>https://vladivostok.omg-gift.ru/product/0030101-4-1-5/</t>
+  </si>
+  <si>
+    <t>003010/22</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,9*9,4см 1022 1/10 1/250 Арт: 003010/22</t>
+  </si>
+  <si>
+    <t>https://vladivostok.omg-gift.ru/product/0030101-4-1-6/</t>
   </si>
   <si>
     <t>003011/3</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1103 1/10 1/250 Арт: 003011/3</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/0030101-2-3/</t>
   </si>
   <si>
-    <t>003011/7</t>
-[...5 lines deleted...]
-    <t>https://vladivostok.omg-gift.ru/product/0030101-2-1-2/</t>
+    <t>003011/4</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,9*9,4см 1104 1/10 1/250 Арт: 003011/4</t>
+  </si>
+  <si>
+    <t>https://vladivostok.omg-gift.ru/product/0030101-1-1-3/</t>
+  </si>
+  <si>
+    <t>003011/6</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,9*9,4см 1106 1/10 1/250 Арт: 003011/6</t>
+  </si>
+  <si>
+    <t>https://vladivostok.omg-gift.ru/product/0030101-1-2-2/</t>
+  </si>
+  <si>
+    <t>003011/8</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,9*9,4см 1108 1/10 1/250 Арт: 003011/8</t>
+  </si>
+  <si>
+    <t>https://vladivostok.omg-gift.ru/product/0030101-1-1-1-1/</t>
+  </si>
+  <si>
+    <t>003011/9</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,9*9,4см 1109 1/10 1/250 Арт: 003011/9</t>
+  </si>
+  <si>
+    <t>https://vladivostok.omg-gift.ru/product/0030101-1-3-1/</t>
+  </si>
+  <si>
+    <t>003011/11</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,9*9,4см 1111 1/10 1/250 Арт: 003011/11</t>
+  </si>
+  <si>
+    <t>https://vladivostok.omg-gift.ru/product/0030101-1-1-2-1/</t>
+  </si>
+  <si>
+    <t>003011/16</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,9*9,4см 1116 1/10 1/250 Арт: 003011/16</t>
+  </si>
+  <si>
+    <t>https://vladivostok.omg-gift.ru/product/0030101-5-2/</t>
+  </si>
+  <si>
+    <t>003011/17</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,9*9,4см 1117 1/10 1/250 Арт: 003011/17</t>
+  </si>
+  <si>
+    <t>https://vladivostok.omg-gift.ru/product/0030101-5-2-1/</t>
+  </si>
+  <si>
+    <t>003011/19</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,9*9,4см 1119 1/10 1/250 Арт: 003011/19</t>
+  </si>
+  <si>
+    <t>https://vladivostok.omg-gift.ru/product/0030101-5-2-2/</t>
+  </si>
+  <si>
+    <t>003011/21</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,9*9,4см 1121 1/10 1/250 Арт: 003011/21</t>
+  </si>
+  <si>
+    <t>https://vladivostok.omg-gift.ru/product/0030101-5-2-4/</t>
+  </si>
+  <si>
+    <t>003011/23</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,9*9,4см 1123 1/10 1/250 Арт: 003011/23</t>
+  </si>
+  <si>
+    <t>https://vladivostok.omg-gift.ru/product/0030101-5-2-5-1/</t>
+  </si>
+  <si>
+    <t>003012/2</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,9*9,4см 1202 1/10 1/250 Арт: 003012/2</t>
+  </si>
+  <si>
+    <t>https://vladivostok.omg-gift.ru/product/0030101-1-4-1/</t>
   </si>
   <si>
     <t>003012/3</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1203 1/10 1/250 Арт: 003012/3</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/0030101-2-3-1/</t>
   </si>
   <si>
-    <t>003012/4</t>
-[...5 lines deleted...]
-    <t>https://vladivostok.omg-gift.ru/product/0030101-1-1-3-1/</t>
+    <t>003012/5</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,9*9,4см 1205 1/10 1/250 Арт: 003012/5</t>
+  </si>
+  <si>
+    <t>https://vladivostok.omg-gift.ru/product/0030101-3-2-1/</t>
   </si>
   <si>
     <t>003012/6</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1206 1/10 1/250 Арт: 003012/6</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/0030101-1-2-2-1/</t>
   </si>
   <si>
     <t>003012/7</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1207 1/10 1/250 Арт: 003012/7</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/0030101-2-1-2-1/</t>
   </si>
   <si>
-    <t>003012/8</t>
-[...5 lines deleted...]
-    <t>https://vladivostok.omg-gift.ru/product/0030101-1-1-1-1-1/</t>
+    <t>003012/9</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,9*9,4см 1209 1/10 1/250 Арт: 003012/9</t>
+  </si>
+  <si>
+    <t>https://vladivostok.omg-gift.ru/product/0030101-1-3-1-1/</t>
   </si>
   <si>
     <t>003012/10</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1210 1/10 1/250 Арт: 003012/10</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/0030101-2-2-1-1/</t>
   </si>
   <si>
-    <t>003012/23</t>
-[...5 lines deleted...]
-    <t>https://vladivostok.omg-gift.ru/product/0030101-5-1-2-1/</t>
+    <t>003012/11</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,9*9,4см 1211 1/10 1/250 Арт: 003012/11</t>
+  </si>
+  <si>
+    <t>https://vladivostok.omg-gift.ru/product/0030101-1-1-2-1-1/</t>
   </si>
   <si>
     <t>003013/1</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1301 1/10 1/250 Арт: 003013/1</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/0030101-5-1-1/</t>
   </si>
   <si>
-    <t>003013/2</t>
-[...7 lines deleted...]
-  <si>
     <t>003013/3</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1303 1/10 1/250 Арт: 003013/3</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/0030101-2-3-1-1/</t>
   </si>
   <si>
     <t>003013/4</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1304 1/10 1/250 Арт: 003013/4</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/0030101-1-1-3-1-1/</t>
   </si>
   <si>
     <t>003013/5</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1305 1/10 1/250 Арт: 003013/5</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/0030101-3-2-1-1/</t>
@@ -1135,156 +1477,156 @@
   <si>
     <t>Конверт подарочный 16,9*9,4см 1307 1/10 1/250 Арт: 003013/7</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/0030101-2-1-2-1-1/</t>
   </si>
   <si>
     <t>003013/8</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1308 1/10 1/250 Арт: 003013/8</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/0030101-1-1-1-1-1-1/</t>
   </si>
   <si>
     <t>003013/10</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1310 1/10 1/250 Арт: 003013/10</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/0030101-2-2-1-1-1/</t>
   </si>
   <si>
-    <t>003013/15</t>
-[...5 lines deleted...]
-    <t>https://vladivostok.omg-gift.ru/product/0030101-5-1-1-1-1/</t>
+    <t>003013/12</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,9*9,4см 1312 1/10 1/250 Арт: 003013/12</t>
+  </si>
+  <si>
+    <t>https://vladivostok.omg-gift.ru/product/0030101-5-1-1-1/</t>
+  </si>
+  <si>
+    <t>003013/16</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,9*9,4см 1316 1/10 1/250 Арт: 003013/16</t>
+  </si>
+  <si>
+    <t>https://vladivostok.omg-gift.ru/product/0030101-5-1-1-1-2/</t>
   </si>
   <si>
     <t>003013/17</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1317 1/10 1/250 Арт: 003013/17</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/0030101-5-1-1-1-3/</t>
   </si>
   <si>
+    <t>003013/19</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,9*9,4см 1319 1/10 1/250 Арт: 003013/19</t>
+  </si>
+  <si>
+    <t>https://vladivostok.omg-gift.ru/product/0030101-5-1-1-1-4/</t>
+  </si>
+  <si>
+    <t>003013/21</t>
+  </si>
+  <si>
+    <t>Конверт подарочный 16,9*9,4см 1321 1/10 1/250 Арт: 003013/21</t>
+  </si>
+  <si>
+    <t>https://vladivostok.omg-gift.ru/product/0030101-5-1-1-1-6/</t>
+  </si>
+  <si>
     <t>003013/22</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1322 1/10 1/250 Арт: 003013/22</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/0030101-5-1-1-1-7/</t>
   </si>
   <si>
     <t>003013/23</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1323 1/10 1/250 Арт: 003013/23</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/0030101-5-1-2-1-1/</t>
   </si>
   <si>
     <t>003014/4</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1404 1/10 1/250 Арт: 003014/4</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/0030101-6/</t>
   </si>
   <si>
     <t>003014/6</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1406 1/10 1/250 Арт: 003014/6</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/0030101-6-1/</t>
   </si>
   <si>
-    <t>003014/7</t>
-[...16 lines deleted...]
-  <si>
     <t>003014/9</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1409 1/10 1/250 Арт: 003014/9</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/0030101-6-4/</t>
   </si>
   <si>
     <t>003014/22</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1422 1/10 1/250 Арт: 003014/22</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/0030101-6-6/</t>
   </si>
   <si>
     <t>003015/23</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см 1523 1/10 1/250 Арт: 003015/23</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/0030101-5-1-2-1-1-1/</t>
-  </si>
-[...7 lines deleted...]
-    <t>https://vladivostok.omg-gift.ru/product/0030101-5-1-2-1-1-1-1/</t>
   </si>
   <si>
     <t>003010</t>
   </si>
   <si>
     <t>Конверт подарочный 16,9*9,4см Крафт 1/10 1/250 Арт: 003010</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/0030101-7/</t>
   </si>
   <si>
     <t>003006/1</t>
   </si>
   <si>
     <t>Конверт подарочный с тиснением 16,5*9см "С новым годом!"-01 1/10 1/250 Арт: 003006/1</t>
   </si>
   <si>
     <t>https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-3-2/</t>
   </si>
   <si>
     <t>003006/2</t>
   </si>
   <si>
     <t>Конверт подарочный с тиснением 16,5*9см "С новым годом!"-02 1/10 1/250 Арт: 003006/2</t>
   </si>
@@ -1658,51 +2000,51 @@
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="0" numFmtId="0" fillId="4" borderId="1" applyFont="0" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="3" numFmtId="0" fillId="2" borderId="1" applyFont="1" applyNumberFormat="0" applyFill="1" applyBorder="1" applyAlignment="1">
       <alignment horizontal="center" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
     <xf xfId="0" fontId="2" numFmtId="164" fillId="0" borderId="0" applyFont="1" applyNumberFormat="1" applyFill="0" applyBorder="0" applyAlignment="0">
       <alignment horizontal="general" vertical="bottom" textRotation="0" wrapText="false" shrinkToFit="false"/>
     </xf>
   </cellXfs>
   <cellStyles count="1">
     <cellStyle name="Normal" xfId="0" builtinId="0"/>
   </cellStyles>
   <dxfs count="0"/>
   <tableStyles defaultTableStyle="TableStyleMedium9" defaultPivotStyle="PivotTableStyle1"/>
 </styleSheet>
 </file>
 
 <file path=xl/_rels/workbook.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/sharedStrings" Target="sharedStrings.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/worksheet" Target="worksheets/sheet1.xml"/></Relationships>
 </file>
 
 <file path=xl/drawings/_rels/drawing1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53850.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70358.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70359.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70360.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70361.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70362.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70363.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70364.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70365.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70366.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70367.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70368.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70369.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70370.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70371.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70372.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70373.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70374.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70375.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64261.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64263.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64529.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64518.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64519.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64530.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64521.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64275.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64525.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64229.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58592.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58684.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58344.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58337.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58686.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59048.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48643.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58560.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59264.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58552.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58500.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58554.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58501.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59058.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59067.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58692.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58694.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64706.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64262.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64511.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64512.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64761.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64762.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64763.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64785.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64779.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64780.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64283.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69314.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69596.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69315.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69316.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69597.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69202.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69317.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69206.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69318.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69598.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69599.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69203.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69204.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69600.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69601.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69602.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69603.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69319.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69604.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69605.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69606.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69205.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69207.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69208.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69607.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69608.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69209.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69210.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69320.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69609.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69610.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69611.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69323.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69327.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69612.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69329.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63015.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63018.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63022.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63023.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63025.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64788.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64789.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63030.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63032.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63036.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63043.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63044.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63788.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63046.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63047.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63049.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68587.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63051.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63052.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63053.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63054.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63055.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63056.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63057.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63058.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63060.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64814.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64816.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64820.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68588.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64821.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64822.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64823.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64824.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64825.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64827.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68589.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68590.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64805.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70376.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70377.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70378.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70379.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68819.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61328.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61329.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61330.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61331.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61332.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61333.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61334.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61335.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61336.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61337.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61338.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61339.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68817.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61266.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61267.96x96152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68818.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69139.96x96154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61342.96x96155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61327.96x96156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70293.96x96157.jpg"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/53850.96x961.jpg"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70358.96x962.jpg"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70359.96x963.jpg"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70360.96x964.jpg"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70361.96x965.jpg"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70362.96x966.jpg"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70363.96x967.jpg"/><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70364.96x968.jpg"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70365.96x969.jpg"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70366.96x9610.jpg"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70367.96x9611.jpg"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70368.96x9612.jpg"/><Relationship Id="rId13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70369.96x9613.jpg"/><Relationship Id="rId14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70370.96x9614.jpg"/><Relationship Id="rId15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70371.96x9615.jpg"/><Relationship Id="rId16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70372.96x9616.jpg"/><Relationship Id="rId17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70373.96x9617.jpg"/><Relationship Id="rId18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70374.96x9618.jpg"/><Relationship Id="rId19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70375.96x9619.jpg"/><Relationship Id="rId20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64261.96x9620.jpg"/><Relationship Id="rId21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64263.96x9621.jpg"/><Relationship Id="rId22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64529.96x9622.jpg"/><Relationship Id="rId23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64518.96x9623.jpg"/><Relationship Id="rId24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64519.96x9624.jpg"/><Relationship Id="rId25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64530.96x9625.jpg"/><Relationship Id="rId26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64521.96x9626.jpg"/><Relationship Id="rId27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64275.96x9627.jpg"/><Relationship Id="rId28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64525.96x9628.jpg"/><Relationship Id="rId29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64229.96x9629.jpg"/><Relationship Id="rId30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64231.96x9630.jpg"/><Relationship Id="rId31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58682.96x9631.jpg"/><Relationship Id="rId32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58683.96x9632.jpg"/><Relationship Id="rId33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58592.96x9633.jpg"/><Relationship Id="rId34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58684.96x9634.jpg"/><Relationship Id="rId35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58344.96x9635.jpg"/><Relationship Id="rId36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58336.96x9636.jpg"/><Relationship Id="rId37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58339.96x9637.jpg"/><Relationship Id="rId38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/51220.96x9638.jpg"/><Relationship Id="rId39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58686.96x9639.jpg"/><Relationship Id="rId40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59048.96x9640.jpg"/><Relationship Id="rId41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/48643.96x9641.jpg"/><Relationship Id="rId42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58560.96x9642.jpg"/><Relationship Id="rId43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59264.96x9643.jpg"/><Relationship Id="rId44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58552.96x9644.jpg"/><Relationship Id="rId45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58554.96x9645.jpg"/><Relationship Id="rId46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58501.96x9646.jpg"/><Relationship Id="rId47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59058.96x9647.jpg"/><Relationship Id="rId48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59067.96x9648.jpg"/><Relationship Id="rId49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58604.96x9649.jpg"/><Relationship Id="rId50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/59070.96x9650.jpg"/><Relationship Id="rId51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58692.96x9651.jpg"/><Relationship Id="rId52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58694.96x9652.jpg"/><Relationship Id="rId53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58606.96x9653.jpg"/><Relationship Id="rId54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/58558.96x9654.jpg"/><Relationship Id="rId55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64705.96x9655.jpg"/><Relationship Id="rId56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64706.96x9656.jpg"/><Relationship Id="rId57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64262.96x9657.jpg"/><Relationship Id="rId58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64511.96x9658.jpg"/><Relationship Id="rId59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64512.96x9659.jpg"/><Relationship Id="rId60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64761.96x9660.jpg"/><Relationship Id="rId61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64762.96x9661.jpg"/><Relationship Id="rId62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64763.96x9662.jpg"/><Relationship Id="rId63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64779.96x9663.jpg"/><Relationship Id="rId64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64780.96x9664.jpg"/><Relationship Id="rId65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64283.96x9665.jpg"/><Relationship Id="rId66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69313.96x9666.jpg"/><Relationship Id="rId67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69314.96x9667.jpg"/><Relationship Id="rId68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69596.96x9668.jpg"/><Relationship Id="rId69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69315.96x9669.jpg"/><Relationship Id="rId70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69316.96x9670.jpg"/><Relationship Id="rId71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69597.96x9671.jpg"/><Relationship Id="rId72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69202.96x9672.jpg"/><Relationship Id="rId73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69317.96x9673.jpg"/><Relationship Id="rId74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69206.96x9674.jpg"/><Relationship Id="rId75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69318.96x9675.jpg"/><Relationship Id="rId76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69598.96x9676.jpg"/><Relationship Id="rId77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69599.96x9677.jpg"/><Relationship Id="rId78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69203.96x9678.jpg"/><Relationship Id="rId79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69204.96x9679.jpg"/><Relationship Id="rId80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69600.96x9680.jpg"/><Relationship Id="rId81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69601.96x9681.jpg"/><Relationship Id="rId82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69602.96x9682.jpg"/><Relationship Id="rId83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69603.96x9683.jpg"/><Relationship Id="rId84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69319.96x9684.jpg"/><Relationship Id="rId85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69604.96x9685.jpg"/><Relationship Id="rId86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69605.96x9686.jpg"/><Relationship Id="rId87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69606.96x9687.jpg"/><Relationship Id="rId88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69205.96x9688.jpg"/><Relationship Id="rId89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69207.96x9689.jpg"/><Relationship Id="rId90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69208.96x9690.jpg"/><Relationship Id="rId91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69607.96x9691.jpg"/><Relationship Id="rId92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69608.96x9692.jpg"/><Relationship Id="rId93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69209.96x9693.jpg"/><Relationship Id="rId94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69210.96x9694.jpg"/><Relationship Id="rId95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69320.96x9695.jpg"/><Relationship Id="rId96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69321.96x9696.jpg"/><Relationship Id="rId97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69322.96x9697.jpg"/><Relationship Id="rId98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69609.96x9698.jpg"/><Relationship Id="rId99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69610.96x9699.jpg"/><Relationship Id="rId100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69611.96x96100.jpg"/><Relationship Id="rId101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69323.96x96101.jpg"/><Relationship Id="rId102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69324.96x96102.jpg"/><Relationship Id="rId103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69325.96x96103.jpg"/><Relationship Id="rId104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69326.96x96104.jpg"/><Relationship Id="rId105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69327.96x96105.jpg"/><Relationship Id="rId106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69612.96x96106.jpg"/><Relationship Id="rId107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69328.96x96107.jpg"/><Relationship Id="rId108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69329.96x96108.jpg"/><Relationship Id="rId109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69330.96x96109.jpg"/><Relationship Id="rId110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63015.96x96110.jpg"/><Relationship Id="rId111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63016.96x96111.jpg"/><Relationship Id="rId112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63017.96x96112.jpg"/><Relationship Id="rId113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63018.96x96113.jpg"/><Relationship Id="rId114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63019.96x96114.jpg"/><Relationship Id="rId115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63020.96x96115.jpg"/><Relationship Id="rId116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63021.96x96116.jpg"/><Relationship Id="rId117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63022.96x96117.jpg"/><Relationship Id="rId118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63023.96x96118.jpg"/><Relationship Id="rId119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63029.96x96119.jpg"/><Relationship Id="rId120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63024.96x96120.jpg"/><Relationship Id="rId121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63025.96x96121.jpg"/><Relationship Id="rId122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63026.96x96122.jpg"/><Relationship Id="rId123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63027.96x96123.jpg"/><Relationship Id="rId124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63028.96x96124.jpg"/><Relationship Id="rId125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64787.96x96125.jpg"/><Relationship Id="rId126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64788.96x96126.jpg"/><Relationship Id="rId127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64789.96x96127.jpg"/><Relationship Id="rId128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64790.96x96128.jpg"/><Relationship Id="rId129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64792.96x96129.jpg"/><Relationship Id="rId130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64793.96x96130.jpg"/><Relationship Id="rId131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63032.96x96131.jpg"/><Relationship Id="rId132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71474.96x96132.jpg"/><Relationship Id="rId133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71475.96x96133.jpg"/><Relationship Id="rId134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71476.96x96134.jpg"/><Relationship Id="rId135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71477.96x96135.jpg"/><Relationship Id="rId136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71478.96x96136.jpg"/><Relationship Id="rId137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71479.96x96137.jpg"/><Relationship Id="rId138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71480.96x96138.jpg"/><Relationship Id="rId139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71481.96x96139.jpg"/><Relationship Id="rId140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71482.96x96140.jpg"/><Relationship Id="rId141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71483.96x96141.jpg"/><Relationship Id="rId142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63042.96x96142.jpg"/><Relationship Id="rId143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63043.96x96143.jpg"/><Relationship Id="rId144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63045.96x96144.jpg"/><Relationship Id="rId145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63788.96x96145.jpg"/><Relationship Id="rId146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63046.96x96146.jpg"/><Relationship Id="rId147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63048.96x96147.jpg"/><Relationship Id="rId148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63049.96x96148.jpg"/><Relationship Id="rId149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63050.96x96149.jpg"/><Relationship Id="rId150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63051.96x96150.jpg"/><Relationship Id="rId151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63053.96x96151.jpg"/><Relationship Id="rId152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63054.96x96152.jpg"/><Relationship Id="rId153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63055.96x96153.jpg"/><Relationship Id="rId154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63056.96x96154.jpg"/><Relationship Id="rId155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63057.96x96155.jpg"/><Relationship Id="rId156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63058.96x96156.jpg"/><Relationship Id="rId157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/63060.96x96157.jpg"/><Relationship Id="rId158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71484.96x96158.jpg"/><Relationship Id="rId159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71485.96x96159.jpg"/><Relationship Id="rId160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71486.96x96160.jpg"/><Relationship Id="rId161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71487.96x96161.jpg"/><Relationship Id="rId162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/71488.96x96162.jpg"/><Relationship Id="rId163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64820.96x96163.jpg"/><Relationship Id="rId164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68588.96x96164.jpg"/><Relationship Id="rId165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64821.96x96165.jpg"/><Relationship Id="rId166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64822.96x96166.jpg"/><Relationship Id="rId167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64825.96x96167.jpg"/><Relationship Id="rId168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64827.96x96168.jpg"/><Relationship Id="rId169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68589.96x96169.jpg"/><Relationship Id="rId170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/64805.96x96170.jpg"/><Relationship Id="rId171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70376.96x96171.jpg"/><Relationship Id="rId172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70377.96x96172.jpg"/><Relationship Id="rId173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70378.96x96173.jpg"/><Relationship Id="rId174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70379.96x96174.jpg"/><Relationship Id="rId175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68819.96x96175.jpg"/><Relationship Id="rId176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61328.96x96176.jpg"/><Relationship Id="rId177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61329.96x96177.jpg"/><Relationship Id="rId178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61330.96x96178.jpg"/><Relationship Id="rId179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61331.96x96179.jpg"/><Relationship Id="rId180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61332.96x96180.jpg"/><Relationship Id="rId181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61333.96x96181.jpg"/><Relationship Id="rId182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61334.96x96182.jpg"/><Relationship Id="rId183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61335.96x96183.jpg"/><Relationship Id="rId184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61336.96x96184.jpg"/><Relationship Id="rId185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61337.96x96185.jpg"/><Relationship Id="rId186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61338.96x96186.jpg"/><Relationship Id="rId187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61339.96x96187.jpg"/><Relationship Id="rId188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68817.96x96188.jpg"/><Relationship Id="rId189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61266.96x96189.jpg"/><Relationship Id="rId190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61267.96x96190.jpg"/><Relationship Id="rId191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/68818.96x96191.jpg"/><Relationship Id="rId192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/69139.96x96192.jpg"/><Relationship Id="rId193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61342.96x96193.jpg"/><Relationship Id="rId194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/61327.96x96194.jpg"/><Relationship Id="rId195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/image" Target="../media/70293.96x96195.jpg"/></Relationships>
 </file>
 
 <file path=xl/drawings/drawing1.xml><?xml version="1.0" encoding="utf-8"?>
 <xdr:wsDr xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main">
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>6</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
         <xdr:cNvPr id="1" name="product_17233" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId1"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
@@ -2543,3867 +2885,5007 @@
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId29"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>37</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="30" name="product_15672" descr=""/>
+        <xdr:cNvPr id="30" name="product_15670" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId30"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>38</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="31" name="product_15703" descr=""/>
+        <xdr:cNvPr id="31" name="product_15671" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId31"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>39</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="32" name="product_15705" descr=""/>
+        <xdr:cNvPr id="32" name="product_15738" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId32"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>40</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="33" name="product_15746" descr=""/>
+        <xdr:cNvPr id="33" name="product_15672" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId33"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>41</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="34" name="product_15687" descr=""/>
+        <xdr:cNvPr id="34" name="product_15703" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId34"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>42</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="35" name="product_15942" descr=""/>
+        <xdr:cNvPr id="35" name="product_15705" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId35"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>43</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="36" name="product_15782" descr=""/>
+        <xdr:cNvPr id="36" name="product_15708" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId36"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>44</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="37" name="product_18931" descr=""/>
+        <xdr:cNvPr id="37" name="product_15770" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId37"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>45</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="38" name="product_18959" descr=""/>
+        <xdr:cNvPr id="38" name="product_15774" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId38"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>46</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="39" name="product_18947" descr=""/>
+        <xdr:cNvPr id="39" name="product_15687" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId39"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>47</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="40" name="product_18929" descr=""/>
+        <xdr:cNvPr id="40" name="product_15942" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId40"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>48</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="41" name="product_18949" descr=""/>
+        <xdr:cNvPr id="41" name="product_15782" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId41"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>49</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="42" name="product_18930" descr=""/>
+        <xdr:cNvPr id="42" name="product_18931" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId42"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>50</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="43" name="product_18963" descr=""/>
+        <xdr:cNvPr id="43" name="product_18959" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId43"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>51</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="44" name="product_18975" descr=""/>
+        <xdr:cNvPr id="44" name="product_18947" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId44"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>52</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="45" name="product_18997" descr=""/>
+        <xdr:cNvPr id="45" name="product_18949" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId45"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>53</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="46" name="product_18995" descr=""/>
+        <xdr:cNvPr id="46" name="product_18930" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId46"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>54</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="47" name="product_21190" descr=""/>
+        <xdr:cNvPr id="47" name="product_18963" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId47"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>55</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="48" name="product_21054" descr=""/>
+        <xdr:cNvPr id="48" name="product_18975" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId48"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>56</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="49" name="product_21134" descr=""/>
+        <xdr:cNvPr id="49" name="product_19003" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId49"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>57</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="50" name="product_21135" descr=""/>
+        <xdr:cNvPr id="50" name="product_19002" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId50"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>58</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="51" name="product_21234" descr=""/>
+        <xdr:cNvPr id="51" name="product_18997" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId51"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>59</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="52" name="product_21235" descr=""/>
+        <xdr:cNvPr id="52" name="product_18995" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId52"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>60</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="53" name="product_21236" descr=""/>
+        <xdr:cNvPr id="53" name="product_18990" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId53"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>61</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="54" name="product_21257" descr=""/>
+        <xdr:cNvPr id="54" name="product_18953" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId54"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>62</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="55" name="product_21252" descr=""/>
+        <xdr:cNvPr id="55" name="product_21189" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId55"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>63</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="56" name="product_21253" descr=""/>
+        <xdr:cNvPr id="56" name="product_21190" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId56"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>64</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="57" name="product_21075" descr=""/>
+        <xdr:cNvPr id="57" name="product_21054" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId57"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>65</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="58" name="product_22711" descr=""/>
+        <xdr:cNvPr id="58" name="product_21134" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId58"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>66</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="59" name="product_22898" descr=""/>
+        <xdr:cNvPr id="59" name="product_21135" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId59"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>67</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="60" name="product_22721" descr=""/>
+        <xdr:cNvPr id="60" name="product_21234" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId60"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>68</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="61" name="product_22720" descr=""/>
+        <xdr:cNvPr id="61" name="product_21235" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId61"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>69</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="62" name="product_22899" descr=""/>
+        <xdr:cNvPr id="62" name="product_21236" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId62"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>70</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="63" name="product_22638" descr=""/>
+        <xdr:cNvPr id="63" name="product_21252" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId63"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>71</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="64" name="product_22716" descr=""/>
+        <xdr:cNvPr id="64" name="product_21253" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId64"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>72</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="65" name="product_22646" descr=""/>
+        <xdr:cNvPr id="65" name="product_21075" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId65"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>73</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="66" name="product_22709" descr=""/>
+        <xdr:cNvPr id="66" name="product_22712" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId66"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>74</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="67" name="product_22900" descr=""/>
+        <xdr:cNvPr id="67" name="product_22711" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId67"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>75</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="68" name="product_22901" descr=""/>
+        <xdr:cNvPr id="68" name="product_22898" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId68"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>76</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="69" name="product_22639" descr=""/>
+        <xdr:cNvPr id="69" name="product_22721" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId69"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>77</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="70" name="product_22641" descr=""/>
+        <xdr:cNvPr id="70" name="product_22720" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId70"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>78</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="71" name="product_22902" descr=""/>
+        <xdr:cNvPr id="71" name="product_22899" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId71"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>79</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="72" name="product_22903" descr=""/>
+        <xdr:cNvPr id="72" name="product_22638" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId72"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>80</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="73" name="product_22904" descr=""/>
+        <xdr:cNvPr id="73" name="product_22716" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId73"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>81</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="74" name="product_22905" descr=""/>
+        <xdr:cNvPr id="74" name="product_22646" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId74"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>82</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="75" name="product_22715" descr=""/>
+        <xdr:cNvPr id="75" name="product_22709" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId75"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>83</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="76" name="product_22906" descr=""/>
+        <xdr:cNvPr id="76" name="product_22900" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId76"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>84</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="77" name="product_22907" descr=""/>
+        <xdr:cNvPr id="77" name="product_22901" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId77"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>85</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="78" name="product_22908" descr=""/>
+        <xdr:cNvPr id="78" name="product_22639" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId78"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>86</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="79" name="product_22640" descr=""/>
+        <xdr:cNvPr id="79" name="product_22641" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId79"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>87</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="80" name="product_22645" descr=""/>
+        <xdr:cNvPr id="80" name="product_22902" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId80"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>88</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="81" name="product_22644" descr=""/>
+        <xdr:cNvPr id="81" name="product_22903" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId81"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>89</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="82" name="product_22909" descr=""/>
+        <xdr:cNvPr id="82" name="product_22904" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId82"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>90</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="83" name="product_22910" descr=""/>
+        <xdr:cNvPr id="83" name="product_22905" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId83"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>91</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="84" name="product_22643" descr=""/>
+        <xdr:cNvPr id="84" name="product_22715" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId84"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>92</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="85" name="product_22642" descr=""/>
+        <xdr:cNvPr id="85" name="product_22906" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId85"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>93</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="86" name="product_22714" descr=""/>
+        <xdr:cNvPr id="86" name="product_22907" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId86"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>94</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="87" name="product_22911" descr=""/>
+        <xdr:cNvPr id="87" name="product_22908" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId87"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>95</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="88" name="product_22912" descr=""/>
+        <xdr:cNvPr id="88" name="product_22640" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId88"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>96</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="89" name="product_22913" descr=""/>
+        <xdr:cNvPr id="89" name="product_22645" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId89"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>97</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="90" name="product_22717" descr=""/>
+        <xdr:cNvPr id="90" name="product_22644" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId90"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>98</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="91" name="product_22723" descr=""/>
+        <xdr:cNvPr id="91" name="product_22909" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId91"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>99</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="92" name="product_22914" descr=""/>
+        <xdr:cNvPr id="92" name="product_22910" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId92"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>100</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="93" name="product_22725" descr=""/>
+        <xdr:cNvPr id="93" name="product_22643" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId93"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>101</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="94" name="product_20713" descr=""/>
+        <xdr:cNvPr id="94" name="product_22642" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId94"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>102</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="95" name="product_20715" descr=""/>
+        <xdr:cNvPr id="95" name="product_22714" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId95"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>103</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="96" name="product_20717" descr=""/>
+        <xdr:cNvPr id="96" name="product_22719" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId96"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>104</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="97" name="product_20726" descr=""/>
+        <xdr:cNvPr id="97" name="product_22718" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId97"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>105</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="98" name="product_20723" descr=""/>
+        <xdr:cNvPr id="98" name="product_22911" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId98"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>106</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="99" name="product_21259" descr=""/>
+        <xdr:cNvPr id="99" name="product_22912" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId99"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>107</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="100" name="product_21260" descr=""/>
+        <xdr:cNvPr id="100" name="product_22913" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId100"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>108</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="101" name="product_20738" descr=""/>
+        <xdr:cNvPr id="101" name="product_22717" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId101"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>109</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="102" name="product_20736" descr=""/>
+        <xdr:cNvPr id="102" name="product_22713" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId102"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>110</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="103" name="product_20732" descr=""/>
+        <xdr:cNvPr id="103" name="product_22724" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId103"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>111</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="104" name="product_20740" descr=""/>
+        <xdr:cNvPr id="104" name="product_22726" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId104"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>112</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="105" name="product_20739" descr=""/>
+        <xdr:cNvPr id="105" name="product_22723" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId105"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>113</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="106" name="product_20748" descr=""/>
+        <xdr:cNvPr id="106" name="product_22914" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId106"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>114</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="107" name="product_20747" descr=""/>
+        <xdr:cNvPr id="107" name="product_22722" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId107"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>115</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="108" name="product_20746" descr=""/>
+        <xdr:cNvPr id="108" name="product_22725" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId108"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>116</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="109" name="product_20744" descr=""/>
+        <xdr:cNvPr id="109" name="product_22727" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId109"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>117</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="110" name="product_22460" descr=""/>
+        <xdr:cNvPr id="110" name="product_20713" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId110"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>118</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="111" name="product_20753" descr=""/>
+        <xdr:cNvPr id="111" name="product_20714" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId111"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>119</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="112" name="product_20752" descr=""/>
+        <xdr:cNvPr id="112" name="product_20716" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId112"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>120</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="113" name="product_20751" descr=""/>
+        <xdr:cNvPr id="113" name="product_20715" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId113"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>121</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="114" name="product_20750" descr=""/>
+        <xdr:cNvPr id="114" name="product_20720" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId114"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>122</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="115" name="product_20760" descr=""/>
+        <xdr:cNvPr id="115" name="product_20719" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId115"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>123</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="116" name="product_20759" descr=""/>
+        <xdr:cNvPr id="116" name="product_20718" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId116"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>124</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="117" name="product_20758" descr=""/>
+        <xdr:cNvPr id="117" name="product_20717" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId117"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>125</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="118" name="product_20757" descr=""/>
+        <xdr:cNvPr id="118" name="product_20726" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId118"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>126</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="119" name="product_20755" descr=""/>
+        <xdr:cNvPr id="119" name="product_20725" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId119"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>127</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="120" name="product_21272" descr=""/>
+        <xdr:cNvPr id="120" name="product_20724" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId120"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>128</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="121" name="product_21274" descr=""/>
+        <xdr:cNvPr id="121" name="product_20723" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId121"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>129</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="122" name="product_21278" descr=""/>
+        <xdr:cNvPr id="122" name="product_20722" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId122"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>130</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="123" name="product_22461" descr=""/>
+        <xdr:cNvPr id="123" name="product_20721" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId123"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>131</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="124" name="product_21280" descr=""/>
+        <xdr:cNvPr id="124" name="product_20727" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId124"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>132</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="125" name="product_21281" descr=""/>
+        <xdr:cNvPr id="125" name="product_21258" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId125"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>133</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="126" name="product_21282" descr=""/>
+        <xdr:cNvPr id="126" name="product_21259" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId126"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>134</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="127" name="product_21283" descr=""/>
+        <xdr:cNvPr id="127" name="product_21260" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId127"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>135</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="128" name="product_21284" descr=""/>
+        <xdr:cNvPr id="128" name="product_21261" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId128"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>136</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="129" name="product_21286" descr=""/>
+        <xdr:cNvPr id="129" name="product_21263" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId129"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>137</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="130" name="product_22462" descr=""/>
+        <xdr:cNvPr id="130" name="product_21264" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId130"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>138</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="131" name="product_22463" descr=""/>
+        <xdr:cNvPr id="131" name="product_20736" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId131"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>139</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="132" name="product_21287" descr=""/>
+        <xdr:cNvPr id="132" name="product_20735" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId132"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>140</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="133" name="product_23250" descr=""/>
+        <xdr:cNvPr id="133" name="product_20733" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId133"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>141</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="134" name="product_23255" descr=""/>
+        <xdr:cNvPr id="134" name="product_20731" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId134"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>142</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="135" name="product_23256" descr=""/>
+        <xdr:cNvPr id="135" name="product_20730" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId135"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>143</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="136" name="product_23257" descr=""/>
+        <xdr:cNvPr id="136" name="product_20728" descr=""/>
         <xdr:cNvPicPr>
           <a:picLocks noChangeAspect="1"/>
         </xdr:cNvPicPr>
       </xdr:nvPicPr>
       <xdr:blipFill>
         <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId136"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>144</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="137" name="product_21265" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>145</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="138" name="product_21266" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
       <xdr:row>146</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="137" name="product_20620" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId137"/>
+        <xdr:cNvPr id="139" name="product_21267" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>147</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="138" name="product_19880" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId138"/>
+        <xdr:cNvPr id="140" name="product_21269" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>148</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="139" name="product_19881" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId139"/>
+        <xdr:cNvPr id="141" name="product_23512" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>149</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="140" name="product_19882" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId140"/>
+        <xdr:cNvPr id="142" name="product_20741" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>150</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="141" name="product_19883" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId141"/>
+        <xdr:cNvPr id="143" name="product_20740" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>151</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="142" name="product_19884" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId142"/>
+        <xdr:cNvPr id="144" name="product_20749" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>152</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="143" name="product_19885" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId143"/>
+        <xdr:cNvPr id="145" name="product_20748" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>153</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="144" name="product_19886" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId144"/>
+        <xdr:cNvPr id="146" name="product_20747" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>154</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="145" name="product_19887" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId145"/>
+        <xdr:cNvPr id="147" name="product_20745" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>155</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="146" name="product_19888" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId146"/>
+        <xdr:cNvPr id="148" name="product_20744" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>156</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="147" name="product_19889" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId147"/>
+        <xdr:cNvPr id="149" name="product_20743" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>157</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="148" name="product_19890" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId148"/>
+        <xdr:cNvPr id="150" name="product_20753" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>158</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="149" name="product_19891" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId149"/>
+        <xdr:cNvPr id="151" name="product_20751" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>159</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="150" name="product_19877" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId150"/>
+        <xdr:cNvPr id="152" name="product_20750" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>160</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="151" name="product_19878" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId151"/>
+        <xdr:cNvPr id="153" name="product_20760" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>161</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="152" name="product_19879" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId152"/>
+        <xdr:cNvPr id="154" name="product_20759" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>162</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="153" name="product_22506" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId153"/>
+        <xdr:cNvPr id="155" name="product_20758" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>163</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="154" name="product_22614" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId154"/>
+        <xdr:cNvPr id="156" name="product_20757" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>164</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="155" name="product_16770" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId155"/>
+        <xdr:cNvPr id="157" name="product_20755" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>165</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="156" name="product_17478" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId156"/>
+        <xdr:cNvPr id="158" name="product_21271" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId158"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
   <xdr:oneCellAnchor>
     <xdr:from>
       <xdr:col>1</xdr:col>
       <xdr:colOff>19050</xdr:colOff>
       <xdr:row>166</xdr:row>
       <xdr:rowOff>19050</xdr:rowOff>
     </xdr:from>
     <xdr:ext cx="914400" cy="914400"/>
     <xdr:pic>
       <xdr:nvPicPr>
-        <xdr:cNvPr id="157" name="product_23162" descr=""/>
-[...5 lines deleted...]
-        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId157"/>
+        <xdr:cNvPr id="159" name="product_21273" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId159"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>167</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="160" name="product_21274" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId160"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>168</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="161" name="product_21275" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId161"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>169</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="162" name="product_21277" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId162"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>170</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="163" name="product_21278" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId163"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>171</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="164" name="product_22461" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId164"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>172</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="165" name="product_21280" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId165"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>173</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="166" name="product_21281" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId166"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>174</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="167" name="product_21284" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId167"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>175</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="168" name="product_21286" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId168"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>176</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="169" name="product_22462" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId169"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>177</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="170" name="product_21287" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId170"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>178</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="171" name="product_23250" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId171"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>179</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="172" name="product_23255" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId172"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>180</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="173" name="product_23256" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId173"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>181</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="174" name="product_23257" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId174"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>184</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="175" name="product_20620" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId175"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>185</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="176" name="product_19880" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId176"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>186</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="177" name="product_19881" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId177"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>187</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="178" name="product_19882" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId178"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>188</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="179" name="product_19883" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId179"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>189</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="180" name="product_19884" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId180"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>190</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="181" name="product_19885" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId181"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>191</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="182" name="product_19886" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId182"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>192</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="183" name="product_19887" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId183"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>193</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="184" name="product_19888" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId184"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>194</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="185" name="product_19889" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId185"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>195</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="186" name="product_19890" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId186"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>196</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="187" name="product_19891" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId187"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>197</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="188" name="product_19877" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId188"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>198</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="189" name="product_19878" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId189"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>199</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="190" name="product_19879" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId190"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>200</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="191" name="product_22506" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId191"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>201</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="192" name="product_22614" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId192"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>202</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="193" name="product_16770" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId193"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>203</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="194" name="product_17478" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId194"/>
+        <a:stretch>
+          <a:fillRect/>
+        </a:stretch>
+      </xdr:blipFill>
+      <xdr:spPr>
+        <a:xfrm rot="0"/>
+        <a:prstGeom prst="rect">
+          <a:avLst/>
+        </a:prstGeom>
+      </xdr:spPr>
+    </xdr:pic>
+    <xdr:clientData/>
+  </xdr:oneCellAnchor>
+  <xdr:oneCellAnchor>
+    <xdr:from>
+      <xdr:col>1</xdr:col>
+      <xdr:colOff>19050</xdr:colOff>
+      <xdr:row>204</xdr:row>
+      <xdr:rowOff>19050</xdr:rowOff>
+    </xdr:from>
+    <xdr:ext cx="914400" cy="914400"/>
+    <xdr:pic>
+      <xdr:nvPicPr>
+        <xdr:cNvPr id="195" name="product_23162" descr=""/>
+        <xdr:cNvPicPr>
+          <a:picLocks noChangeAspect="1"/>
+        </xdr:cNvPicPr>
+      </xdr:nvPicPr>
+      <xdr:blipFill>
+        <a:blip xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" r:embed="rId195"/>
         <a:stretch>
           <a:fillRect/>
         </a:stretch>
       </xdr:blipFill>
       <xdr:spPr>
         <a:xfrm rot="0"/>
         <a:prstGeom prst="rect">
           <a:avLst/>
         </a:prstGeom>
       </xdr:spPr>
     </xdr:pic>
     <xdr:clientData/>
   </xdr:oneCellAnchor>
 </xdr:wsDr>
 </file>
 
 <file path=xl/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Office Theme">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
@@ -6662,59 +8144,59 @@
               <a:schemeClr val="phClr">
                 <a:tint val="80000"/>
                 <a:satMod val="300000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="30000"/>
                 <a:satMod val="200000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:path path="circle">
             <a:fillToRect l="50000" t="50000" r="50000" b="50000"/>
           </a:path>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
 </a:theme>
 </file>
 
 <file path=xl/worksheets/_rels/sheet1.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/11301-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-24-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-24-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-19/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004120-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004120-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004126-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-19/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004120-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004127-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004127-17-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004127-17-1-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004120-5-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004127-17-1-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004120-5-1-1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-2-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-4-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-24-3-1-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-24-3-1-4-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-24-3-1-4-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-24-3-1-4-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004127-17-1-17-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-24-3-1-4-9-1-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-24-3-1-4-9-1-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-24-21/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-25-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004120-5-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-25-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-25-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004120-5-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004127-17-1-17-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-25-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004127-17-1-17-1-1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004120-5-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004120-5-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004127-17-1-17-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004127-17-1-17-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004120-5-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004120-5-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004120-5-2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004120-5-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-25-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004120-5-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004120-5-2-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004120-5-2-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004127-17-1-17-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004127-17-1-17-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004127-17-1-17-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004120-5-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004120-5-2-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004127-17-1-17-1-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004127-17-1-17-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-25-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004120-5-2-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004120-5-2-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004120-5-2-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-25-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-25-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004120-5-2-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-25-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-4-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-4-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-1-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-1-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-2-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-2-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-5-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-5-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-1-4-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-2-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-1-1-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-3-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-1-2-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-2-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-2-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-5-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-5-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-5-1-1-1-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-5-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-6-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-6-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-6-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-6-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-5-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-5-1-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-3-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-3-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/12301-2-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/12301-1-1-1-3-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/12301-1-1-1-3-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/12301-1-1-1-3-1-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/12301-1-1-1-3-1-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/12301-1-1-1-3-1-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/12301-1-1-1-3-1-3-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/12301-1-1-1-3-1-3-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/12301-1-1-1-3-1-3-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/12301-1-1-1-3-1-3-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/12301-1-1-1-3-1-3-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/12301-1-1-1-3-1-3-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/12301-1-1-1-3-1-3-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/12301-1-1-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/12301-1-1-1-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/12301-1-1-1-3-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/12301-1-1-1-3-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/12301-1-1-1-3-1-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/12301-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/12301-3-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/12301-8-4/" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/drawing" Target="../drawings/drawing1.xml"/><Relationship Id="rId_hyperlink_1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/11301-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_13" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_14" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_15" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_16" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_17" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_18" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_19" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_20" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_21" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-24-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_22" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_23" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_24" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12/" TargetMode="External"/><Relationship Id="rId_hyperlink_25" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_26" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_27" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-24-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_28" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-19/" TargetMode="External"/><Relationship Id="rId_hyperlink_29" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121/" TargetMode="External"/><Relationship Id="rId_hyperlink_30" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_31" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_32" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004126/" TargetMode="External"/><Relationship Id="rId_hyperlink_33" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_34" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004120-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_35" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004120-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_36" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004120-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_37" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004127-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_38" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004127-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_39" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-19/" TargetMode="External"/><Relationship Id="rId_hyperlink_40" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004120-13/" TargetMode="External"/><Relationship Id="rId_hyperlink_41" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004127-14/" TargetMode="External"/><Relationship Id="rId_hyperlink_42" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004127-17-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_43" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_44" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004127-17-1-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_45" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004127-17-1-18/" TargetMode="External"/><Relationship Id="rId_hyperlink_46" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004120-5-1-1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_47" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_48" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_49" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_50" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_51" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-2-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_52" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-4-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_53" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-1-2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_54" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004127-17-1-22/" TargetMode="External"/><Relationship Id="rId_hyperlink_55" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-24-3-1-15/" TargetMode="External"/><Relationship Id="rId_hyperlink_56" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-24-3-1-16/" TargetMode="External"/><Relationship Id="rId_hyperlink_57" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-24/" TargetMode="External"/><Relationship Id="rId_hyperlink_58" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_59" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_60" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-24-3-1-4-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_61" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-24-3-1-4-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_62" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-24-3-1-4-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_63" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-24-3-1-4-9-1-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_64" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-24-3-1-4-9-1-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_65" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-24-21/" TargetMode="External"/><Relationship Id="rId_hyperlink_66" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-25-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_67" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-25-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_68" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004120-5-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_69" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-25-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_70" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-25-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_71" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004120-5-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_72" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004127-17-1-17-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_73" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-25-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_74" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004127-17-1-17-1-1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_75" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-25/" TargetMode="External"/><Relationship Id="rId_hyperlink_76" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004120-5-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_77" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004120-5-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_78" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004127-17-1-17-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_79" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004127-17-1-17-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_80" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004120-5-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_81" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004120-5-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_82" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004120-5-2-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_83" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004120-5-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_84" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-25-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_85" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004120-5-2-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_86" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004120-5-2-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_87" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004120-5-2-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_88" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004127-17-1-17-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_89" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004127-17-1-17-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_90" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004127-17-1-17-1-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_91" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004120-5-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_92" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004120-5-2-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_93" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004127-17-1-17-1-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_94" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004127-17-1-17-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_95" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-25-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_96" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-25-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_97" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-25-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_98" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004120-5-2-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_99" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004120-5-2-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_100" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004120-5-2-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_101" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-25-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_102" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-25-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_103" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-25-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_104" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-25-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_105" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-25-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_106" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004120-5-2-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_107" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-25-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_108" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-25-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_109" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004121-25-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_110" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101/" TargetMode="External"/><Relationship Id="rId_hyperlink_111" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_112" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_113" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_114" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_115" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_116" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_117" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_118" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_119" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_120" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_121" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_122" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_123" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_124" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_125" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_126" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-4-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_127" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-4-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_128" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-4-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_129" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-4-1-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_130" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-4-1-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_131" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_132" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_133" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-1-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_134" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_135" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_136" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-1-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_137" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-5-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_138" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-5-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_139" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-5-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_140" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-5-2-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_141" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-5-2-5-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_142" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-1-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_143" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-2-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_144" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_145" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-1-2-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_146" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-2-1-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_147" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-1-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_148" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-2-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_149" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-1-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_150" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-5-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_151" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-2-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_152" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-1-1-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_153" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-3-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_154" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-1-2-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_155" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-2-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_156" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-1-1-1-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_157" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-2-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_158" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-5-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_159" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-5-1-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_160" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-5-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_161" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-5-1-1-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_162" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-5-1-1-1-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_163" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-5-1-1-1-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_164" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-5-1-2-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_165" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_166" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-6-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_167" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-6-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_168" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-6-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_169" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-5-1-2-1-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_170" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/0030101-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_171" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_172" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-3-2-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_173" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-3-2-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_174" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/003004200-5-1-1-2-4-4-1-12-1-3-2-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_175" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/12301-2-1-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_176" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/12301-1-1-1-3-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_177" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/12301-1-1-1-3-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_178" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/12301-1-1-1-3-1-3-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_179" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/12301-1-1-1-3-1-3-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_180" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/12301-1-1-1-3-1-3-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_181" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/12301-1-1-1-3-1-3-5/" TargetMode="External"/><Relationship Id="rId_hyperlink_182" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/12301-1-1-1-3-1-3-6/" TargetMode="External"/><Relationship Id="rId_hyperlink_183" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/12301-1-1-1-3-1-3-7/" TargetMode="External"/><Relationship Id="rId_hyperlink_184" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/12301-1-1-1-3-1-3-8/" TargetMode="External"/><Relationship Id="rId_hyperlink_185" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/12301-1-1-1-3-1-3-9/" TargetMode="External"/><Relationship Id="rId_hyperlink_186" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/12301-1-1-1-3-1-3-10/" TargetMode="External"/><Relationship Id="rId_hyperlink_187" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/12301-1-1-1-3-1-3-11/" TargetMode="External"/><Relationship Id="rId_hyperlink_188" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/12301-1-1-1-3-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_189" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/12301-1-1-1-3-1-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_190" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/12301-1-1-1-3-1-2/" TargetMode="External"/><Relationship Id="rId_hyperlink_191" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/12301-1-1-1-3-1-4/" TargetMode="External"/><Relationship Id="rId_hyperlink_192" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/12301-1-1-1-3-1-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_193" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/12301-4-1/" TargetMode="External"/><Relationship Id="rId_hyperlink_194" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/12301-3-1-1-1-3/" TargetMode="External"/><Relationship Id="rId_hyperlink_195" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://vladivostok.omg-gift.ru/product/12301-8-4/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=xl/worksheets/sheet1.xml><?xml version="1.0" encoding="utf-8"?>
 <worksheet xmlns="http://schemas.openxmlformats.org/spreadsheetml/2006/main" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:xdr="http://schemas.openxmlformats.org/drawingml/2006/spreadsheetDrawing" xmlns:x14="http://schemas.microsoft.com/office/spreadsheetml/2009/9/main" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:x14ac="http://schemas.microsoft.com/office/spreadsheetml/2009/9/ac" xml:space="preserve" mc:Ignorable="x14ac">
   <sheetPr>
     <outlinePr summaryBelow="1" summaryRight="1"/>
   </sheetPr>
-  <dimension ref="A1:K168"/>
+  <dimension ref="A1:K206"/>
   <sheetViews>
     <sheetView tabSelected="1" workbookViewId="0" showGridLines="true" showRowColHeaders="1">
       <selection activeCell="A1" sqref="A1"/>
     </sheetView>
   </sheetViews>
   <sheetFormatPr defaultRowHeight="14.4" outlineLevelRow="2" outlineLevelCol="0"/>
   <cols>
     <col min="8" max="8" width="12" customWidth="true" style="0"/>
     <col min="9" max="9" width="12" customWidth="true" style="0"/>
     <col min="1" max="1" width="10" customWidth="true" style="0"/>
     <col min="2" max="2" width="15" customWidth="true" style="0"/>
     <col min="3" max="3" width="20" customWidth="true" style="0"/>
     <col min="4" max="4" width="55" customWidth="true" style="0"/>
     <col min="5" max="5" width="70" customWidth="true" style="0"/>
     <col min="6" max="6" width="12" customWidth="true" style="0"/>
     <col min="7" max="7" width="12" customWidth="true" style="0"/>
     <col min="10" max="10" width="12" customWidth="true" style="0"/>
     <col min="11" max="11" width="12" customWidth="true" style="0"/>
   </cols>
   <sheetData>
     <row r="1" spans="1:11">
       <c r="A1" s="1"/>
       <c r="B1" t="s">
         <v>0</v>
       </c>
@@ -9982,1275 +11464,1275 @@
         <v>0</v>
       </c>
       <c r="K101" s="14">
         <f>G101*J101</f>
         <v>0</v>
       </c>
     </row>
     <row r="102" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A102" s="19">
         <v>93</v>
       </c>
       <c r="B102" s="8"/>
       <c r="C102" s="9" t="s">
         <v>295</v>
       </c>
       <c r="D102" s="10" t="s">
         <v>296</v>
       </c>
       <c r="E102" s="10" t="s">
         <v>297</v>
       </c>
       <c r="F102" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G102" s="17">
-        <v>14.3</v>
+        <v>7.0</v>
       </c>
       <c r="H102" s="17">
         <v>0.0</v>
       </c>
       <c r="I102" s="17">
         <v>0.0</v>
       </c>
       <c r="J102" s="11">
         <v>0</v>
       </c>
       <c r="K102" s="14">
         <f>G102*J102</f>
         <v>0</v>
       </c>
     </row>
     <row r="103" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A103" s="19">
         <v>94</v>
       </c>
       <c r="B103" s="8"/>
       <c r="C103" s="9" t="s">
         <v>298</v>
       </c>
       <c r="D103" s="10" t="s">
         <v>299</v>
       </c>
       <c r="E103" s="10" t="s">
         <v>300</v>
       </c>
       <c r="F103" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G103" s="17">
-        <v>14.3</v>
+        <v>7.0</v>
       </c>
       <c r="H103" s="17">
         <v>0.0</v>
       </c>
       <c r="I103" s="17">
         <v>0.0</v>
       </c>
       <c r="J103" s="11">
         <v>0</v>
       </c>
       <c r="K103" s="14">
         <f>G103*J103</f>
         <v>0</v>
       </c>
     </row>
     <row r="104" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A104" s="19">
         <v>95</v>
       </c>
       <c r="B104" s="8"/>
       <c r="C104" s="9" t="s">
         <v>301</v>
       </c>
       <c r="D104" s="10" t="s">
         <v>302</v>
       </c>
       <c r="E104" s="10" t="s">
         <v>303</v>
       </c>
       <c r="F104" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G104" s="17">
-        <v>14.3</v>
+        <v>7.0</v>
       </c>
       <c r="H104" s="17">
         <v>0.0</v>
       </c>
       <c r="I104" s="17">
         <v>0.0</v>
       </c>
       <c r="J104" s="11">
         <v>0</v>
       </c>
       <c r="K104" s="14">
         <f>G104*J104</f>
         <v>0</v>
       </c>
     </row>
     <row r="105" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A105" s="19">
         <v>96</v>
       </c>
       <c r="B105" s="8"/>
       <c r="C105" s="9" t="s">
         <v>304</v>
       </c>
       <c r="D105" s="10" t="s">
         <v>305</v>
       </c>
       <c r="E105" s="10" t="s">
         <v>306</v>
       </c>
       <c r="F105" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G105" s="17">
-        <v>14.3</v>
+        <v>7.0</v>
       </c>
       <c r="H105" s="17">
         <v>0.0</v>
       </c>
       <c r="I105" s="17">
         <v>0.0</v>
       </c>
       <c r="J105" s="11">
         <v>0</v>
       </c>
       <c r="K105" s="14">
         <f>G105*J105</f>
         <v>0</v>
       </c>
     </row>
     <row r="106" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A106" s="19">
         <v>97</v>
       </c>
       <c r="B106" s="8"/>
       <c r="C106" s="9" t="s">
         <v>307</v>
       </c>
       <c r="D106" s="10" t="s">
         <v>308</v>
       </c>
       <c r="E106" s="10" t="s">
         <v>309</v>
       </c>
       <c r="F106" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G106" s="17">
-        <v>14.3</v>
+        <v>7.0</v>
       </c>
       <c r="H106" s="17">
         <v>0.0</v>
       </c>
       <c r="I106" s="17">
         <v>0.0</v>
       </c>
       <c r="J106" s="11">
         <v>0</v>
       </c>
       <c r="K106" s="14">
         <f>G106*J106</f>
         <v>0</v>
       </c>
     </row>
     <row r="107" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A107" s="19">
         <v>98</v>
       </c>
       <c r="B107" s="8"/>
       <c r="C107" s="9" t="s">
         <v>310</v>
       </c>
       <c r="D107" s="10" t="s">
         <v>311</v>
       </c>
       <c r="E107" s="10" t="s">
         <v>312</v>
       </c>
       <c r="F107" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G107" s="17">
-        <v>14.3</v>
+        <v>7.0</v>
       </c>
       <c r="H107" s="17">
         <v>0.0</v>
       </c>
       <c r="I107" s="17">
         <v>0.0</v>
       </c>
       <c r="J107" s="11">
         <v>0</v>
       </c>
       <c r="K107" s="14">
         <f>G107*J107</f>
         <v>0</v>
       </c>
     </row>
     <row r="108" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A108" s="19">
         <v>99</v>
       </c>
       <c r="B108" s="8"/>
       <c r="C108" s="9" t="s">
         <v>313</v>
       </c>
       <c r="D108" s="10" t="s">
         <v>314</v>
       </c>
       <c r="E108" s="10" t="s">
         <v>315</v>
       </c>
       <c r="F108" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G108" s="17">
-        <v>14.3</v>
+        <v>7.0</v>
       </c>
       <c r="H108" s="17">
         <v>0.0</v>
       </c>
       <c r="I108" s="17">
         <v>0.0</v>
       </c>
       <c r="J108" s="11">
         <v>0</v>
       </c>
       <c r="K108" s="14">
         <f>G108*J108</f>
         <v>0</v>
       </c>
     </row>
     <row r="109" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A109" s="19">
         <v>100</v>
       </c>
       <c r="B109" s="8"/>
       <c r="C109" s="9" t="s">
         <v>316</v>
       </c>
       <c r="D109" s="10" t="s">
         <v>317</v>
       </c>
       <c r="E109" s="10" t="s">
         <v>318</v>
       </c>
       <c r="F109" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G109" s="17">
-        <v>19.5</v>
+        <v>7.0</v>
       </c>
       <c r="H109" s="17">
         <v>0.0</v>
       </c>
       <c r="I109" s="17">
         <v>0.0</v>
       </c>
       <c r="J109" s="11">
         <v>0</v>
       </c>
       <c r="K109" s="14">
         <f>G109*J109</f>
         <v>0</v>
       </c>
     </row>
     <row r="110" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A110" s="19">
         <v>101</v>
       </c>
       <c r="B110" s="8"/>
       <c r="C110" s="9" t="s">
         <v>319</v>
       </c>
       <c r="D110" s="10" t="s">
         <v>320</v>
       </c>
       <c r="E110" s="10" t="s">
         <v>321</v>
       </c>
       <c r="F110" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G110" s="17">
-        <v>19.5</v>
+        <v>7.0</v>
       </c>
       <c r="H110" s="17">
         <v>0.0</v>
       </c>
       <c r="I110" s="17">
         <v>0.0</v>
       </c>
       <c r="J110" s="11">
         <v>0</v>
       </c>
       <c r="K110" s="14">
         <f>G110*J110</f>
         <v>0</v>
       </c>
     </row>
     <row r="111" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A111" s="19">
         <v>102</v>
       </c>
       <c r="B111" s="8"/>
       <c r="C111" s="9" t="s">
         <v>322</v>
       </c>
       <c r="D111" s="10" t="s">
         <v>323</v>
       </c>
       <c r="E111" s="10" t="s">
         <v>324</v>
       </c>
       <c r="F111" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G111" s="17">
-        <v>19.5</v>
+        <v>7.0</v>
       </c>
       <c r="H111" s="17">
         <v>0.0</v>
       </c>
       <c r="I111" s="17">
         <v>0.0</v>
       </c>
       <c r="J111" s="11">
         <v>0</v>
       </c>
       <c r="K111" s="14">
         <f>G111*J111</f>
         <v>0</v>
       </c>
     </row>
     <row r="112" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A112" s="19">
         <v>103</v>
       </c>
       <c r="B112" s="8"/>
       <c r="C112" s="9" t="s">
         <v>325</v>
       </c>
       <c r="D112" s="10" t="s">
         <v>326</v>
       </c>
       <c r="E112" s="10" t="s">
         <v>327</v>
       </c>
       <c r="F112" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G112" s="17">
-        <v>19.5</v>
+        <v>7.0</v>
       </c>
       <c r="H112" s="17">
         <v>0.0</v>
       </c>
       <c r="I112" s="17">
         <v>0.0</v>
       </c>
       <c r="J112" s="11">
         <v>0</v>
       </c>
       <c r="K112" s="14">
         <f>G112*J112</f>
         <v>0</v>
       </c>
     </row>
     <row r="113" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A113" s="19">
         <v>104</v>
       </c>
       <c r="B113" s="8"/>
       <c r="C113" s="9" t="s">
         <v>328</v>
       </c>
       <c r="D113" s="10" t="s">
         <v>329</v>
       </c>
       <c r="E113" s="10" t="s">
         <v>330</v>
       </c>
       <c r="F113" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G113" s="17">
-        <v>19.5</v>
+        <v>7.0</v>
       </c>
       <c r="H113" s="17">
         <v>0.0</v>
       </c>
       <c r="I113" s="17">
         <v>0.0</v>
       </c>
       <c r="J113" s="11">
         <v>0</v>
       </c>
       <c r="K113" s="14">
         <f>G113*J113</f>
         <v>0</v>
       </c>
     </row>
     <row r="114" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A114" s="19">
         <v>105</v>
       </c>
       <c r="B114" s="8"/>
       <c r="C114" s="9" t="s">
         <v>331</v>
       </c>
       <c r="D114" s="10" t="s">
         <v>332</v>
       </c>
       <c r="E114" s="10" t="s">
         <v>333</v>
       </c>
       <c r="F114" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G114" s="17">
-        <v>19.5</v>
+        <v>7.0</v>
       </c>
       <c r="H114" s="17">
         <v>0.0</v>
       </c>
       <c r="I114" s="17">
         <v>0.0</v>
       </c>
       <c r="J114" s="11">
         <v>0</v>
       </c>
       <c r="K114" s="14">
         <f>G114*J114</f>
         <v>0</v>
       </c>
     </row>
     <row r="115" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A115" s="19">
         <v>106</v>
       </c>
       <c r="B115" s="8"/>
       <c r="C115" s="9" t="s">
         <v>334</v>
       </c>
       <c r="D115" s="10" t="s">
         <v>335</v>
       </c>
       <c r="E115" s="10" t="s">
         <v>336</v>
       </c>
       <c r="F115" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G115" s="17">
-        <v>19.5</v>
+        <v>7.0</v>
       </c>
       <c r="H115" s="17">
         <v>0.0</v>
       </c>
       <c r="I115" s="17">
         <v>0.0</v>
       </c>
       <c r="J115" s="11">
         <v>0</v>
       </c>
       <c r="K115" s="14">
         <f>G115*J115</f>
         <v>0</v>
       </c>
     </row>
     <row r="116" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A116" s="19">
         <v>107</v>
       </c>
       <c r="B116" s="8"/>
       <c r="C116" s="9" t="s">
         <v>337</v>
       </c>
       <c r="D116" s="10" t="s">
         <v>338</v>
       </c>
       <c r="E116" s="10" t="s">
         <v>339</v>
       </c>
       <c r="F116" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G116" s="17">
-        <v>19.5</v>
+        <v>7.0</v>
       </c>
       <c r="H116" s="17">
         <v>0.0</v>
       </c>
       <c r="I116" s="17">
         <v>0.0</v>
       </c>
       <c r="J116" s="11">
         <v>0</v>
       </c>
       <c r="K116" s="14">
         <f>G116*J116</f>
         <v>0</v>
       </c>
     </row>
     <row r="117" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A117" s="19">
         <v>108</v>
       </c>
       <c r="B117" s="8"/>
       <c r="C117" s="9" t="s">
         <v>340</v>
       </c>
       <c r="D117" s="10" t="s">
         <v>341</v>
       </c>
       <c r="E117" s="10" t="s">
         <v>342</v>
       </c>
       <c r="F117" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G117" s="17">
-        <v>19.5</v>
+        <v>7.0</v>
       </c>
       <c r="H117" s="17">
         <v>0.0</v>
       </c>
       <c r="I117" s="17">
         <v>0.0</v>
       </c>
       <c r="J117" s="11">
         <v>0</v>
       </c>
       <c r="K117" s="14">
         <f>G117*J117</f>
         <v>0</v>
       </c>
     </row>
     <row r="118" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A118" s="19">
         <v>109</v>
       </c>
       <c r="B118" s="8"/>
       <c r="C118" s="9" t="s">
         <v>343</v>
       </c>
       <c r="D118" s="10" t="s">
         <v>344</v>
       </c>
       <c r="E118" s="10" t="s">
         <v>345</v>
       </c>
       <c r="F118" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G118" s="17">
-        <v>19.5</v>
+        <v>14.3</v>
       </c>
       <c r="H118" s="17">
         <v>0.0</v>
       </c>
       <c r="I118" s="17">
         <v>0.0</v>
       </c>
       <c r="J118" s="11">
         <v>0</v>
       </c>
       <c r="K118" s="14">
         <f>G118*J118</f>
         <v>0</v>
       </c>
     </row>
     <row r="119" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A119" s="19">
         <v>110</v>
       </c>
       <c r="B119" s="8"/>
       <c r="C119" s="9" t="s">
         <v>346</v>
       </c>
       <c r="D119" s="10" t="s">
         <v>347</v>
       </c>
       <c r="E119" s="10" t="s">
         <v>348</v>
       </c>
       <c r="F119" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G119" s="17">
-        <v>19.5</v>
+        <v>14.3</v>
       </c>
       <c r="H119" s="17">
         <v>0.0</v>
       </c>
       <c r="I119" s="17">
         <v>0.0</v>
       </c>
       <c r="J119" s="11">
         <v>0</v>
       </c>
       <c r="K119" s="14">
         <f>G119*J119</f>
         <v>0</v>
       </c>
     </row>
     <row r="120" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A120" s="19">
         <v>111</v>
       </c>
       <c r="B120" s="8"/>
       <c r="C120" s="9" t="s">
         <v>349</v>
       </c>
       <c r="D120" s="10" t="s">
         <v>350</v>
       </c>
       <c r="E120" s="10" t="s">
         <v>351</v>
       </c>
       <c r="F120" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G120" s="17">
-        <v>19.5</v>
+        <v>14.3</v>
       </c>
       <c r="H120" s="17">
         <v>0.0</v>
       </c>
       <c r="I120" s="17">
         <v>0.0</v>
       </c>
       <c r="J120" s="11">
         <v>0</v>
       </c>
       <c r="K120" s="14">
         <f>G120*J120</f>
         <v>0</v>
       </c>
     </row>
     <row r="121" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A121" s="19">
         <v>112</v>
       </c>
       <c r="B121" s="8"/>
       <c r="C121" s="9" t="s">
         <v>352</v>
       </c>
       <c r="D121" s="10" t="s">
         <v>353</v>
       </c>
       <c r="E121" s="10" t="s">
         <v>354</v>
       </c>
       <c r="F121" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G121" s="17">
-        <v>19.5</v>
+        <v>14.3</v>
       </c>
       <c r="H121" s="17">
         <v>0.0</v>
       </c>
       <c r="I121" s="17">
         <v>0.0</v>
       </c>
       <c r="J121" s="11">
         <v>0</v>
       </c>
       <c r="K121" s="14">
         <f>G121*J121</f>
         <v>0</v>
       </c>
     </row>
     <row r="122" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A122" s="19">
         <v>113</v>
       </c>
       <c r="B122" s="8"/>
       <c r="C122" s="9" t="s">
         <v>355</v>
       </c>
       <c r="D122" s="10" t="s">
         <v>356</v>
       </c>
       <c r="E122" s="10" t="s">
         <v>357</v>
       </c>
       <c r="F122" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G122" s="17">
-        <v>19.5</v>
+        <v>14.3</v>
       </c>
       <c r="H122" s="17">
         <v>0.0</v>
       </c>
       <c r="I122" s="17">
         <v>0.0</v>
       </c>
       <c r="J122" s="11">
         <v>0</v>
       </c>
       <c r="K122" s="14">
         <f>G122*J122</f>
         <v>0</v>
       </c>
     </row>
     <row r="123" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A123" s="19">
         <v>114</v>
       </c>
       <c r="B123" s="8"/>
       <c r="C123" s="9" t="s">
         <v>358</v>
       </c>
       <c r="D123" s="10" t="s">
         <v>359</v>
       </c>
       <c r="E123" s="10" t="s">
         <v>360</v>
       </c>
       <c r="F123" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G123" s="17">
-        <v>19.5</v>
+        <v>14.3</v>
       </c>
       <c r="H123" s="17">
         <v>0.0</v>
       </c>
       <c r="I123" s="17">
         <v>0.0</v>
       </c>
       <c r="J123" s="11">
         <v>0</v>
       </c>
       <c r="K123" s="14">
         <f>G123*J123</f>
         <v>0</v>
       </c>
     </row>
     <row r="124" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A124" s="19">
         <v>115</v>
       </c>
       <c r="B124" s="8"/>
       <c r="C124" s="9" t="s">
         <v>361</v>
       </c>
       <c r="D124" s="10" t="s">
         <v>362</v>
       </c>
       <c r="E124" s="10" t="s">
         <v>363</v>
       </c>
       <c r="F124" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G124" s="17">
-        <v>19.5</v>
+        <v>14.3</v>
       </c>
       <c r="H124" s="17">
         <v>0.0</v>
       </c>
       <c r="I124" s="17">
         <v>0.0</v>
       </c>
       <c r="J124" s="11">
         <v>0</v>
       </c>
       <c r="K124" s="14">
         <f>G124*J124</f>
         <v>0</v>
       </c>
     </row>
     <row r="125" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A125" s="19">
         <v>116</v>
       </c>
       <c r="B125" s="8"/>
       <c r="C125" s="9" t="s">
         <v>364</v>
       </c>
       <c r="D125" s="10" t="s">
         <v>365</v>
       </c>
       <c r="E125" s="10" t="s">
         <v>366</v>
       </c>
       <c r="F125" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G125" s="17">
-        <v>19.5</v>
+        <v>14.3</v>
       </c>
       <c r="H125" s="17">
         <v>0.0</v>
       </c>
       <c r="I125" s="17">
         <v>0.0</v>
       </c>
       <c r="J125" s="11">
         <v>0</v>
       </c>
       <c r="K125" s="14">
         <f>G125*J125</f>
         <v>0</v>
       </c>
     </row>
     <row r="126" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A126" s="19">
         <v>117</v>
       </c>
       <c r="B126" s="8"/>
       <c r="C126" s="9" t="s">
         <v>367</v>
       </c>
       <c r="D126" s="10" t="s">
         <v>368</v>
       </c>
       <c r="E126" s="10" t="s">
         <v>369</v>
       </c>
       <c r="F126" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G126" s="17">
-        <v>19.5</v>
+        <v>14.3</v>
       </c>
       <c r="H126" s="17">
         <v>0.0</v>
       </c>
       <c r="I126" s="17">
         <v>0.0</v>
       </c>
       <c r="J126" s="11">
         <v>0</v>
       </c>
       <c r="K126" s="14">
         <f>G126*J126</f>
         <v>0</v>
       </c>
     </row>
     <row r="127" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A127" s="19">
         <v>118</v>
       </c>
       <c r="B127" s="8"/>
       <c r="C127" s="9" t="s">
         <v>370</v>
       </c>
       <c r="D127" s="10" t="s">
         <v>371</v>
       </c>
       <c r="E127" s="10" t="s">
         <v>372</v>
       </c>
       <c r="F127" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G127" s="17">
-        <v>19.5</v>
+        <v>14.3</v>
       </c>
       <c r="H127" s="17">
         <v>0.0</v>
       </c>
       <c r="I127" s="17">
         <v>0.0</v>
       </c>
       <c r="J127" s="11">
         <v>0</v>
       </c>
       <c r="K127" s="14">
         <f>G127*J127</f>
         <v>0</v>
       </c>
     </row>
     <row r="128" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A128" s="19">
         <v>119</v>
       </c>
       <c r="B128" s="8"/>
       <c r="C128" s="9" t="s">
         <v>373</v>
       </c>
       <c r="D128" s="10" t="s">
         <v>374</v>
       </c>
       <c r="E128" s="10" t="s">
         <v>375</v>
       </c>
       <c r="F128" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G128" s="17">
-        <v>19.5</v>
+        <v>14.3</v>
       </c>
       <c r="H128" s="17">
         <v>0.0</v>
       </c>
       <c r="I128" s="17">
         <v>0.0</v>
       </c>
       <c r="J128" s="11">
         <v>0</v>
       </c>
       <c r="K128" s="14">
         <f>G128*J128</f>
         <v>0</v>
       </c>
     </row>
     <row r="129" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A129" s="19">
         <v>120</v>
       </c>
       <c r="B129" s="8"/>
       <c r="C129" s="9" t="s">
         <v>376</v>
       </c>
       <c r="D129" s="10" t="s">
         <v>377</v>
       </c>
       <c r="E129" s="10" t="s">
         <v>378</v>
       </c>
       <c r="F129" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G129" s="17">
-        <v>19.5</v>
+        <v>14.3</v>
       </c>
       <c r="H129" s="17">
         <v>0.0</v>
       </c>
       <c r="I129" s="17">
         <v>0.0</v>
       </c>
       <c r="J129" s="11">
         <v>0</v>
       </c>
       <c r="K129" s="14">
         <f>G129*J129</f>
         <v>0</v>
       </c>
     </row>
     <row r="130" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A130" s="19">
         <v>121</v>
       </c>
       <c r="B130" s="8"/>
       <c r="C130" s="9" t="s">
         <v>379</v>
       </c>
       <c r="D130" s="10" t="s">
         <v>380</v>
       </c>
       <c r="E130" s="10" t="s">
         <v>381</v>
       </c>
       <c r="F130" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G130" s="17">
-        <v>19.5</v>
+        <v>14.3</v>
       </c>
       <c r="H130" s="17">
         <v>0.0</v>
       </c>
       <c r="I130" s="17">
         <v>0.0</v>
       </c>
       <c r="J130" s="11">
         <v>0</v>
       </c>
       <c r="K130" s="14">
         <f>G130*J130</f>
         <v>0</v>
       </c>
     </row>
     <row r="131" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A131" s="19">
         <v>122</v>
       </c>
       <c r="B131" s="8"/>
       <c r="C131" s="9" t="s">
         <v>382</v>
       </c>
       <c r="D131" s="10" t="s">
         <v>383</v>
       </c>
       <c r="E131" s="10" t="s">
         <v>384</v>
       </c>
       <c r="F131" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G131" s="17">
-        <v>19.5</v>
+        <v>14.3</v>
       </c>
       <c r="H131" s="17">
         <v>0.0</v>
       </c>
       <c r="I131" s="17">
         <v>0.0</v>
       </c>
       <c r="J131" s="11">
         <v>0</v>
       </c>
       <c r="K131" s="14">
         <f>G131*J131</f>
         <v>0</v>
       </c>
     </row>
     <row r="132" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A132" s="19">
         <v>123</v>
       </c>
       <c r="B132" s="8"/>
       <c r="C132" s="9" t="s">
         <v>385</v>
       </c>
       <c r="D132" s="10" t="s">
         <v>386</v>
       </c>
       <c r="E132" s="10" t="s">
         <v>387</v>
       </c>
       <c r="F132" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G132" s="17">
-        <v>19.5</v>
+        <v>14.3</v>
       </c>
       <c r="H132" s="17">
         <v>0.0</v>
       </c>
       <c r="I132" s="17">
         <v>0.0</v>
       </c>
       <c r="J132" s="11">
         <v>0</v>
       </c>
       <c r="K132" s="14">
         <f>G132*J132</f>
         <v>0</v>
       </c>
     </row>
     <row r="133" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A133" s="19">
         <v>124</v>
       </c>
       <c r="B133" s="8"/>
       <c r="C133" s="9" t="s">
         <v>388</v>
       </c>
       <c r="D133" s="10" t="s">
         <v>389</v>
       </c>
       <c r="E133" s="10" t="s">
         <v>390</v>
       </c>
       <c r="F133" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G133" s="17">
-        <v>19.5</v>
+        <v>14.3</v>
       </c>
       <c r="H133" s="17">
         <v>0.0</v>
       </c>
       <c r="I133" s="17">
         <v>0.0</v>
       </c>
       <c r="J133" s="11">
         <v>0</v>
       </c>
       <c r="K133" s="14">
         <f>G133*J133</f>
         <v>0</v>
       </c>
     </row>
     <row r="134" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A134" s="19">
         <v>125</v>
       </c>
       <c r="B134" s="8"/>
       <c r="C134" s="9" t="s">
         <v>391</v>
       </c>
       <c r="D134" s="10" t="s">
         <v>392</v>
       </c>
       <c r="E134" s="10" t="s">
         <v>393</v>
       </c>
       <c r="F134" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G134" s="17">
-        <v>19.5</v>
+        <v>14.3</v>
       </c>
       <c r="H134" s="17">
         <v>0.0</v>
       </c>
       <c r="I134" s="17">
         <v>0.0</v>
       </c>
       <c r="J134" s="11">
         <v>0</v>
       </c>
       <c r="K134" s="14">
         <f>G134*J134</f>
         <v>0</v>
       </c>
     </row>
     <row r="135" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A135" s="19">
         <v>126</v>
       </c>
       <c r="B135" s="8"/>
       <c r="C135" s="9" t="s">
         <v>394</v>
       </c>
       <c r="D135" s="10" t="s">
         <v>395</v>
       </c>
       <c r="E135" s="10" t="s">
         <v>396</v>
       </c>
       <c r="F135" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G135" s="17">
-        <v>19.5</v>
+        <v>14.3</v>
       </c>
       <c r="H135" s="17">
         <v>0.0</v>
       </c>
       <c r="I135" s="17">
         <v>0.0</v>
       </c>
       <c r="J135" s="11">
         <v>0</v>
       </c>
       <c r="K135" s="14">
         <f>G135*J135</f>
         <v>0</v>
       </c>
     </row>
     <row r="136" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A136" s="19">
         <v>127</v>
       </c>
       <c r="B136" s="8"/>
       <c r="C136" s="9" t="s">
         <v>397</v>
       </c>
       <c r="D136" s="10" t="s">
         <v>398</v>
       </c>
       <c r="E136" s="10" t="s">
         <v>399</v>
       </c>
       <c r="F136" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G136" s="17">
-        <v>19.5</v>
+        <v>14.3</v>
       </c>
       <c r="H136" s="17">
         <v>0.0</v>
       </c>
       <c r="I136" s="17">
         <v>0.0</v>
       </c>
       <c r="J136" s="11">
         <v>0</v>
       </c>
       <c r="K136" s="14">
         <f>G136*J136</f>
         <v>0</v>
       </c>
     </row>
     <row r="137" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A137" s="19">
         <v>128</v>
       </c>
       <c r="B137" s="8"/>
       <c r="C137" s="9" t="s">
         <v>400</v>
       </c>
       <c r="D137" s="10" t="s">
         <v>401</v>
       </c>
       <c r="E137" s="10" t="s">
         <v>402</v>
       </c>
       <c r="F137" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G137" s="17">
-        <v>19.5</v>
+        <v>14.3</v>
       </c>
       <c r="H137" s="17">
         <v>0.0</v>
       </c>
       <c r="I137" s="17">
         <v>0.0</v>
       </c>
       <c r="J137" s="11">
         <v>0</v>
       </c>
       <c r="K137" s="14">
         <f>G137*J137</f>
         <v>0</v>
       </c>
     </row>
     <row r="138" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A138" s="19">
         <v>129</v>
       </c>
       <c r="B138" s="8"/>
       <c r="C138" s="9" t="s">
         <v>403</v>
       </c>
       <c r="D138" s="10" t="s">
         <v>404</v>
       </c>
       <c r="E138" s="10" t="s">
         <v>405</v>
       </c>
       <c r="F138" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G138" s="17">
-        <v>19.5</v>
+        <v>14.3</v>
       </c>
       <c r="H138" s="17">
         <v>0.0</v>
       </c>
       <c r="I138" s="17">
         <v>0.0</v>
       </c>
       <c r="J138" s="11">
         <v>0</v>
       </c>
       <c r="K138" s="14">
         <f>G138*J138</f>
         <v>0</v>
       </c>
     </row>
     <row r="139" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A139" s="19">
         <v>130</v>
       </c>
       <c r="B139" s="8"/>
       <c r="C139" s="9" t="s">
         <v>406</v>
       </c>
       <c r="D139" s="10" t="s">
         <v>407</v>
@@ -11274,986 +12756,2278 @@
         <v>0</v>
       </c>
       <c r="K139" s="14">
         <f>G139*J139</f>
         <v>0</v>
       </c>
     </row>
     <row r="140" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A140" s="19">
         <v>131</v>
       </c>
       <c r="B140" s="8"/>
       <c r="C140" s="9" t="s">
         <v>409</v>
       </c>
       <c r="D140" s="10" t="s">
         <v>410</v>
       </c>
       <c r="E140" s="10" t="s">
         <v>411</v>
       </c>
       <c r="F140" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G140" s="17">
-        <v>14.3</v>
+        <v>19.5</v>
       </c>
       <c r="H140" s="17">
         <v>0.0</v>
       </c>
       <c r="I140" s="17">
         <v>0.0</v>
       </c>
       <c r="J140" s="11">
         <v>0</v>
       </c>
       <c r="K140" s="14">
         <f>G140*J140</f>
         <v>0</v>
       </c>
     </row>
     <row r="141" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A141" s="19">
         <v>132</v>
       </c>
       <c r="B141" s="8"/>
       <c r="C141" s="9" t="s">
         <v>412</v>
       </c>
       <c r="D141" s="10" t="s">
         <v>413</v>
       </c>
       <c r="E141" s="10" t="s">
         <v>414</v>
       </c>
       <c r="F141" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G141" s="17">
-        <v>9.9</v>
+        <v>19.5</v>
       </c>
       <c r="H141" s="17">
         <v>0.0</v>
       </c>
       <c r="I141" s="17">
         <v>0.0</v>
       </c>
       <c r="J141" s="11">
         <v>0</v>
       </c>
       <c r="K141" s="14">
         <f>G141*J141</f>
         <v>0</v>
       </c>
     </row>
     <row r="142" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A142" s="19">
         <v>133</v>
       </c>
       <c r="B142" s="8"/>
       <c r="C142" s="9" t="s">
         <v>415</v>
       </c>
       <c r="D142" s="10" t="s">
         <v>416</v>
       </c>
       <c r="E142" s="10" t="s">
         <v>417</v>
       </c>
       <c r="F142" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G142" s="17">
-        <v>9.9</v>
+        <v>19.5</v>
       </c>
       <c r="H142" s="17">
         <v>0.0</v>
       </c>
       <c r="I142" s="17">
         <v>0.0</v>
       </c>
       <c r="J142" s="11">
         <v>0</v>
       </c>
       <c r="K142" s="14">
         <f>G142*J142</f>
         <v>0</v>
       </c>
     </row>
     <row r="143" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A143" s="19">
         <v>134</v>
       </c>
       <c r="B143" s="8"/>
       <c r="C143" s="9" t="s">
         <v>418</v>
       </c>
       <c r="D143" s="10" t="s">
         <v>419</v>
       </c>
       <c r="E143" s="10" t="s">
         <v>420</v>
       </c>
       <c r="F143" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G143" s="17">
-        <v>9.9</v>
+        <v>19.5</v>
       </c>
       <c r="H143" s="17">
         <v>0.0</v>
       </c>
       <c r="I143" s="17">
         <v>0.0</v>
       </c>
       <c r="J143" s="11">
         <v>0</v>
       </c>
       <c r="K143" s="14">
         <f>G143*J143</f>
         <v>0</v>
       </c>
     </row>
     <row r="144" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A144" s="19">
         <v>135</v>
       </c>
       <c r="B144" s="8"/>
       <c r="C144" s="9" t="s">
         <v>421</v>
       </c>
       <c r="D144" s="10" t="s">
         <v>422</v>
       </c>
       <c r="E144" s="10" t="s">
         <v>423</v>
       </c>
       <c r="F144" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G144" s="17">
-        <v>9.9</v>
+        <v>19.5</v>
       </c>
       <c r="H144" s="17">
         <v>0.0</v>
       </c>
       <c r="I144" s="17">
         <v>0.0</v>
       </c>
       <c r="J144" s="11">
         <v>0</v>
       </c>
       <c r="K144" s="14">
         <f>G144*J144</f>
         <v>0</v>
       </c>
     </row>
-    <row r="145" spans="1:11" outlineLevel="1">
-      <c r="A145" s="20" t="s">
+    <row r="145" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A145" s="19">
+        <v>136</v>
+      </c>
+      <c r="B145" s="8"/>
+      <c r="C145" s="9" t="s">
         <v>424</v>
       </c>
-      <c r="B145" s="2"/>
-[...42 lines deleted...]
-        <v>13</v>
+      <c r="D145" s="10" t="s">
+        <v>425</v>
+      </c>
+      <c r="E145" s="10" t="s">
+        <v>426</v>
+      </c>
+      <c r="F145" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G145" s="17">
+        <v>19.5</v>
+      </c>
+      <c r="H145" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I145" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J145" s="11">
+        <v>0</v>
+      </c>
+      <c r="K145" s="14">
+        <f>G145*J145</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="146" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A146" s="19">
+        <v>137</v>
+      </c>
+      <c r="B146" s="8"/>
+      <c r="C146" s="9" t="s">
+        <v>427</v>
+      </c>
+      <c r="D146" s="10" t="s">
+        <v>428</v>
+      </c>
+      <c r="E146" s="10" t="s">
+        <v>429</v>
+      </c>
+      <c r="F146" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G146" s="17">
+        <v>19.5</v>
+      </c>
+      <c r="H146" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I146" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J146" s="11">
+        <v>0</v>
+      </c>
+      <c r="K146" s="14">
+        <f>G146*J146</f>
+        <v>0</v>
       </c>
     </row>
     <row r="147" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A147" s="19">
-        <v>1</v>
+        <v>138</v>
       </c>
       <c r="B147" s="8"/>
       <c r="C147" s="9" t="s">
-        <v>425</v>
+        <v>430</v>
       </c>
       <c r="D147" s="10" t="s">
-        <v>426</v>
+        <v>431</v>
       </c>
       <c r="E147" s="10" t="s">
-        <v>427</v>
+        <v>432</v>
       </c>
       <c r="F147" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G147" s="17">
-        <v>394.55</v>
+        <v>19.5</v>
       </c>
       <c r="H147" s="17">
         <v>0.0</v>
       </c>
       <c r="I147" s="17">
         <v>0.0</v>
       </c>
       <c r="J147" s="11">
         <v>0</v>
       </c>
       <c r="K147" s="14">
         <f>G147*J147</f>
         <v>0</v>
       </c>
     </row>
     <row r="148" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A148" s="19">
-        <v>2</v>
+        <v>139</v>
       </c>
       <c r="B148" s="8"/>
       <c r="C148" s="9" t="s">
-        <v>428</v>
+        <v>433</v>
       </c>
       <c r="D148" s="10" t="s">
-        <v>429</v>
+        <v>434</v>
       </c>
       <c r="E148" s="10" t="s">
-        <v>430</v>
+        <v>435</v>
       </c>
       <c r="F148" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G148" s="17">
-        <v>31.85</v>
+        <v>19.5</v>
       </c>
       <c r="H148" s="17">
         <v>0.0</v>
       </c>
       <c r="I148" s="17">
         <v>0.0</v>
       </c>
       <c r="J148" s="11">
         <v>0</v>
       </c>
       <c r="K148" s="14">
         <f>G148*J148</f>
         <v>0</v>
       </c>
     </row>
     <row r="149" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A149" s="19">
-        <v>3</v>
+        <v>140</v>
       </c>
       <c r="B149" s="8"/>
       <c r="C149" s="9" t="s">
-        <v>431</v>
+        <v>436</v>
       </c>
       <c r="D149" s="10" t="s">
-        <v>432</v>
+        <v>437</v>
       </c>
       <c r="E149" s="10" t="s">
-        <v>433</v>
+        <v>438</v>
       </c>
       <c r="F149" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G149" s="17">
-        <v>27.3</v>
+        <v>19.5</v>
       </c>
       <c r="H149" s="17">
         <v>0.0</v>
       </c>
       <c r="I149" s="17">
         <v>0.0</v>
       </c>
       <c r="J149" s="11">
         <v>0</v>
       </c>
       <c r="K149" s="14">
         <f>G149*J149</f>
         <v>0</v>
       </c>
     </row>
     <row r="150" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A150" s="19">
-        <v>4</v>
+        <v>141</v>
       </c>
       <c r="B150" s="8"/>
       <c r="C150" s="9" t="s">
-        <v>434</v>
+        <v>439</v>
       </c>
       <c r="D150" s="10" t="s">
-        <v>435</v>
+        <v>440</v>
       </c>
       <c r="E150" s="10" t="s">
-        <v>436</v>
+        <v>441</v>
       </c>
       <c r="F150" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G150" s="17">
-        <v>36.4</v>
+        <v>19.5</v>
       </c>
       <c r="H150" s="17">
         <v>0.0</v>
       </c>
       <c r="I150" s="17">
         <v>0.0</v>
       </c>
       <c r="J150" s="11">
         <v>0</v>
       </c>
       <c r="K150" s="14">
         <f>G150*J150</f>
         <v>0</v>
       </c>
     </row>
     <row r="151" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A151" s="19">
-        <v>5</v>
+        <v>142</v>
       </c>
       <c r="B151" s="8"/>
       <c r="C151" s="9" t="s">
-        <v>437</v>
+        <v>442</v>
       </c>
       <c r="D151" s="10" t="s">
-        <v>438</v>
+        <v>443</v>
       </c>
       <c r="E151" s="10" t="s">
-        <v>439</v>
+        <v>444</v>
       </c>
       <c r="F151" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G151" s="17">
-        <v>31.85</v>
+        <v>19.5</v>
       </c>
       <c r="H151" s="17">
         <v>0.0</v>
       </c>
       <c r="I151" s="17">
         <v>0.0</v>
       </c>
       <c r="J151" s="11">
         <v>0</v>
       </c>
       <c r="K151" s="14">
         <f>G151*J151</f>
         <v>0</v>
       </c>
     </row>
     <row r="152" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A152" s="19">
-        <v>6</v>
+        <v>143</v>
       </c>
       <c r="B152" s="8"/>
       <c r="C152" s="9" t="s">
-        <v>440</v>
+        <v>445</v>
       </c>
       <c r="D152" s="10" t="s">
-        <v>441</v>
+        <v>446</v>
       </c>
       <c r="E152" s="10" t="s">
-        <v>442</v>
+        <v>447</v>
       </c>
       <c r="F152" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G152" s="17">
-        <v>31.85</v>
+        <v>19.5</v>
       </c>
       <c r="H152" s="17">
         <v>0.0</v>
       </c>
       <c r="I152" s="17">
         <v>0.0</v>
       </c>
       <c r="J152" s="11">
         <v>0</v>
       </c>
       <c r="K152" s="14">
         <f>G152*J152</f>
         <v>0</v>
       </c>
     </row>
     <row r="153" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A153" s="19">
-        <v>7</v>
+        <v>144</v>
       </c>
       <c r="B153" s="8"/>
       <c r="C153" s="9" t="s">
-        <v>443</v>
+        <v>448</v>
       </c>
       <c r="D153" s="10" t="s">
-        <v>444</v>
+        <v>449</v>
       </c>
       <c r="E153" s="10" t="s">
-        <v>445</v>
+        <v>450</v>
       </c>
       <c r="F153" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G153" s="17">
-        <v>36.4</v>
+        <v>19.5</v>
       </c>
       <c r="H153" s="17">
         <v>0.0</v>
       </c>
       <c r="I153" s="17">
         <v>0.0</v>
       </c>
       <c r="J153" s="11">
         <v>0</v>
       </c>
       <c r="K153" s="14">
         <f>G153*J153</f>
         <v>0</v>
       </c>
     </row>
     <row r="154" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A154" s="19">
-        <v>8</v>
+        <v>145</v>
       </c>
       <c r="B154" s="8"/>
       <c r="C154" s="9" t="s">
-        <v>446</v>
+        <v>451</v>
       </c>
       <c r="D154" s="10" t="s">
-        <v>447</v>
+        <v>452</v>
       </c>
       <c r="E154" s="10" t="s">
-        <v>448</v>
+        <v>453</v>
       </c>
       <c r="F154" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G154" s="17">
-        <v>31.85</v>
+        <v>19.5</v>
       </c>
       <c r="H154" s="17">
         <v>0.0</v>
       </c>
       <c r="I154" s="17">
         <v>0.0</v>
       </c>
       <c r="J154" s="11">
         <v>0</v>
       </c>
       <c r="K154" s="14">
         <f>G154*J154</f>
         <v>0</v>
       </c>
     </row>
     <row r="155" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A155" s="19">
-        <v>9</v>
+        <v>146</v>
       </c>
       <c r="B155" s="8"/>
       <c r="C155" s="9" t="s">
-        <v>449</v>
+        <v>454</v>
       </c>
       <c r="D155" s="10" t="s">
-        <v>450</v>
+        <v>455</v>
       </c>
       <c r="E155" s="10" t="s">
-        <v>451</v>
+        <v>456</v>
       </c>
       <c r="F155" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G155" s="17">
-        <v>36.4</v>
+        <v>19.5</v>
       </c>
       <c r="H155" s="17">
         <v>0.0</v>
       </c>
       <c r="I155" s="17">
         <v>0.0</v>
       </c>
       <c r="J155" s="11">
         <v>0</v>
       </c>
       <c r="K155" s="14">
         <f>G155*J155</f>
         <v>0</v>
       </c>
     </row>
     <row r="156" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A156" s="19">
-        <v>10</v>
+        <v>147</v>
       </c>
       <c r="B156" s="8"/>
       <c r="C156" s="9" t="s">
-        <v>452</v>
+        <v>457</v>
       </c>
       <c r="D156" s="10" t="s">
-        <v>453</v>
+        <v>458</v>
       </c>
       <c r="E156" s="10" t="s">
-        <v>454</v>
+        <v>459</v>
       </c>
       <c r="F156" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G156" s="17">
-        <v>36.4</v>
+        <v>19.5</v>
       </c>
       <c r="H156" s="17">
         <v>0.0</v>
       </c>
       <c r="I156" s="17">
         <v>0.0</v>
       </c>
       <c r="J156" s="11">
         <v>0</v>
       </c>
       <c r="K156" s="14">
         <f>G156*J156</f>
         <v>0</v>
       </c>
     </row>
     <row r="157" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A157" s="19">
-        <v>11</v>
+        <v>148</v>
       </c>
       <c r="B157" s="8"/>
       <c r="C157" s="9" t="s">
-        <v>455</v>
+        <v>460</v>
       </c>
       <c r="D157" s="10" t="s">
-        <v>456</v>
+        <v>461</v>
       </c>
       <c r="E157" s="10" t="s">
-        <v>457</v>
+        <v>462</v>
       </c>
       <c r="F157" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G157" s="17">
-        <v>31.85</v>
+        <v>19.5</v>
       </c>
       <c r="H157" s="17">
         <v>0.0</v>
       </c>
       <c r="I157" s="17">
         <v>0.0</v>
       </c>
       <c r="J157" s="11">
         <v>0</v>
       </c>
       <c r="K157" s="14">
         <f>G157*J157</f>
         <v>0</v>
       </c>
     </row>
     <row r="158" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A158" s="19">
-        <v>12</v>
+        <v>149</v>
       </c>
       <c r="B158" s="8"/>
       <c r="C158" s="9" t="s">
-        <v>458</v>
+        <v>463</v>
       </c>
       <c r="D158" s="10" t="s">
-        <v>459</v>
+        <v>464</v>
       </c>
       <c r="E158" s="10" t="s">
-        <v>460</v>
+        <v>465</v>
       </c>
       <c r="F158" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G158" s="17">
-        <v>31.85</v>
+        <v>19.5</v>
       </c>
       <c r="H158" s="17">
         <v>0.0</v>
       </c>
       <c r="I158" s="17">
         <v>0.0</v>
       </c>
       <c r="J158" s="11">
         <v>0</v>
       </c>
       <c r="K158" s="14">
         <f>G158*J158</f>
         <v>0</v>
       </c>
     </row>
     <row r="159" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A159" s="19">
-        <v>13</v>
+        <v>150</v>
       </c>
       <c r="B159" s="8"/>
       <c r="C159" s="9" t="s">
-        <v>461</v>
+        <v>466</v>
       </c>
       <c r="D159" s="10" t="s">
-        <v>462</v>
+        <v>467</v>
       </c>
       <c r="E159" s="10" t="s">
-        <v>463</v>
+        <v>468</v>
       </c>
       <c r="F159" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G159" s="17">
-        <v>36.4</v>
+        <v>19.5</v>
       </c>
       <c r="H159" s="17">
         <v>0.0</v>
       </c>
       <c r="I159" s="17">
         <v>0.0</v>
       </c>
       <c r="J159" s="11">
         <v>0</v>
       </c>
       <c r="K159" s="14">
         <f>G159*J159</f>
         <v>0</v>
       </c>
     </row>
     <row r="160" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A160" s="19">
-        <v>14</v>
+        <v>151</v>
       </c>
       <c r="B160" s="8"/>
       <c r="C160" s="9" t="s">
-        <v>464</v>
+        <v>469</v>
       </c>
       <c r="D160" s="10" t="s">
-        <v>465</v>
+        <v>470</v>
       </c>
       <c r="E160" s="10" t="s">
-        <v>466</v>
+        <v>471</v>
       </c>
       <c r="F160" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G160" s="17">
-        <v>394.55</v>
+        <v>19.5</v>
       </c>
       <c r="H160" s="17">
         <v>0.0</v>
       </c>
       <c r="I160" s="17">
         <v>0.0</v>
       </c>
       <c r="J160" s="11">
         <v>0</v>
       </c>
       <c r="K160" s="14">
         <f>G160*J160</f>
         <v>0</v>
       </c>
     </row>
     <row r="161" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A161" s="19">
-        <v>15</v>
+        <v>152</v>
       </c>
       <c r="B161" s="8"/>
       <c r="C161" s="9" t="s">
-        <v>467</v>
+        <v>472</v>
       </c>
       <c r="D161" s="10" t="s">
-        <v>468</v>
+        <v>473</v>
       </c>
       <c r="E161" s="10" t="s">
-        <v>469</v>
+        <v>474</v>
       </c>
       <c r="F161" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G161" s="17">
-        <v>36.4</v>
+        <v>19.5</v>
       </c>
       <c r="H161" s="17">
         <v>0.0</v>
       </c>
       <c r="I161" s="17">
         <v>0.0</v>
       </c>
       <c r="J161" s="11">
         <v>0</v>
       </c>
       <c r="K161" s="14">
         <f>G161*J161</f>
         <v>0</v>
       </c>
     </row>
     <row r="162" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A162" s="19">
-        <v>16</v>
+        <v>153</v>
       </c>
       <c r="B162" s="8"/>
       <c r="C162" s="9" t="s">
-        <v>470</v>
+        <v>475</v>
       </c>
       <c r="D162" s="10" t="s">
-        <v>471</v>
+        <v>476</v>
       </c>
       <c r="E162" s="10" t="s">
-        <v>472</v>
+        <v>477</v>
       </c>
       <c r="F162" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G162" s="17">
-        <v>36.4</v>
+        <v>19.5</v>
       </c>
       <c r="H162" s="17">
         <v>0.0</v>
       </c>
       <c r="I162" s="17">
         <v>0.0</v>
       </c>
       <c r="J162" s="11">
         <v>0</v>
       </c>
       <c r="K162" s="14">
         <f>G162*J162</f>
         <v>0</v>
       </c>
     </row>
     <row r="163" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A163" s="19">
-        <v>17</v>
+        <v>154</v>
       </c>
       <c r="B163" s="8"/>
       <c r="C163" s="9" t="s">
-        <v>473</v>
+        <v>478</v>
       </c>
       <c r="D163" s="10" t="s">
-        <v>474</v>
+        <v>479</v>
       </c>
       <c r="E163" s="10" t="s">
-        <v>475</v>
+        <v>480</v>
       </c>
       <c r="F163" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G163" s="17">
-        <v>394.55</v>
+        <v>19.5</v>
       </c>
       <c r="H163" s="17">
         <v>0.0</v>
       </c>
       <c r="I163" s="17">
         <v>0.0</v>
       </c>
       <c r="J163" s="11">
         <v>0</v>
       </c>
       <c r="K163" s="14">
         <f>G163*J163</f>
         <v>0</v>
       </c>
     </row>
     <row r="164" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A164" s="19">
-        <v>18</v>
+        <v>155</v>
       </c>
       <c r="B164" s="8"/>
       <c r="C164" s="9" t="s">
-        <v>476</v>
+        <v>481</v>
       </c>
       <c r="D164" s="10" t="s">
-        <v>477</v>
+        <v>482</v>
       </c>
       <c r="E164" s="10" t="s">
-        <v>478</v>
+        <v>483</v>
       </c>
       <c r="F164" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G164" s="17">
-        <v>394.55</v>
+        <v>19.5</v>
       </c>
       <c r="H164" s="17">
         <v>0.0</v>
       </c>
       <c r="I164" s="17">
         <v>0.0</v>
       </c>
       <c r="J164" s="11">
         <v>0</v>
       </c>
       <c r="K164" s="14">
         <f>G164*J164</f>
         <v>0</v>
       </c>
     </row>
     <row r="165" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A165" s="19">
-        <v>19</v>
+        <v>156</v>
       </c>
       <c r="B165" s="8"/>
       <c r="C165" s="9" t="s">
-        <v>479</v>
+        <v>484</v>
       </c>
       <c r="D165" s="10" t="s">
-        <v>480</v>
+        <v>485</v>
       </c>
       <c r="E165" s="10" t="s">
-        <v>481</v>
+        <v>486</v>
       </c>
       <c r="F165" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G165" s="17">
         <v>19.5</v>
       </c>
       <c r="H165" s="17">
         <v>0.0</v>
       </c>
       <c r="I165" s="17">
         <v>0.0</v>
       </c>
       <c r="J165" s="11">
         <v>0</v>
       </c>
       <c r="K165" s="14">
         <f>G165*J165</f>
         <v>0</v>
       </c>
     </row>
     <row r="166" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A166" s="19">
-        <v>20</v>
+        <v>157</v>
       </c>
       <c r="B166" s="8"/>
       <c r="C166" s="9" t="s">
-        <v>482</v>
+        <v>487</v>
       </c>
       <c r="D166" s="10" t="s">
-        <v>483</v>
+        <v>488</v>
       </c>
       <c r="E166" s="10" t="s">
-        <v>484</v>
+        <v>489</v>
       </c>
       <c r="F166" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G166" s="17">
         <v>19.5</v>
       </c>
       <c r="H166" s="17">
         <v>0.0</v>
       </c>
       <c r="I166" s="17">
         <v>0.0</v>
       </c>
       <c r="J166" s="11">
         <v>0</v>
       </c>
       <c r="K166" s="14">
         <f>G166*J166</f>
         <v>0</v>
       </c>
     </row>
     <row r="167" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
       <c r="A167" s="19">
-        <v>21</v>
+        <v>158</v>
       </c>
       <c r="B167" s="8"/>
       <c r="C167" s="9" t="s">
-        <v>485</v>
+        <v>490</v>
       </c>
       <c r="D167" s="10" t="s">
-        <v>486</v>
+        <v>491</v>
       </c>
       <c r="E167" s="10" t="s">
-        <v>487</v>
+        <v>492</v>
       </c>
       <c r="F167" s="8" t="s">
         <v>17</v>
       </c>
       <c r="G167" s="17">
-        <v>349.7</v>
+        <v>19.5</v>
       </c>
       <c r="H167" s="17">
         <v>0.0</v>
       </c>
       <c r="I167" s="17">
         <v>0.0</v>
       </c>
       <c r="J167" s="11">
         <v>0</v>
       </c>
       <c r="K167" s="14">
         <f>G167*J167</f>
         <v>0</v>
       </c>
     </row>
-    <row r="168" spans="1:11">
-[...8 lines deleted...]
-        <f>SUM(K5:K167)</f>
+    <row r="168" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A168" s="19">
+        <v>159</v>
+      </c>
+      <c r="B168" s="8"/>
+      <c r="C168" s="9" t="s">
+        <v>493</v>
+      </c>
+      <c r="D168" s="10" t="s">
+        <v>494</v>
+      </c>
+      <c r="E168" s="10" t="s">
+        <v>495</v>
+      </c>
+      <c r="F168" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G168" s="17">
+        <v>19.5</v>
+      </c>
+      <c r="H168" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I168" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J168" s="11">
+        <v>0</v>
+      </c>
+      <c r="K168" s="14">
+        <f>G168*J168</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="169" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A169" s="19">
+        <v>160</v>
+      </c>
+      <c r="B169" s="8"/>
+      <c r="C169" s="9" t="s">
+        <v>496</v>
+      </c>
+      <c r="D169" s="10" t="s">
+        <v>497</v>
+      </c>
+      <c r="E169" s="10" t="s">
+        <v>498</v>
+      </c>
+      <c r="F169" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G169" s="17">
+        <v>19.5</v>
+      </c>
+      <c r="H169" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I169" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J169" s="11">
+        <v>0</v>
+      </c>
+      <c r="K169" s="14">
+        <f>G169*J169</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="170" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A170" s="19">
+        <v>161</v>
+      </c>
+      <c r="B170" s="8"/>
+      <c r="C170" s="9" t="s">
+        <v>499</v>
+      </c>
+      <c r="D170" s="10" t="s">
+        <v>500</v>
+      </c>
+      <c r="E170" s="10" t="s">
+        <v>501</v>
+      </c>
+      <c r="F170" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G170" s="17">
+        <v>19.5</v>
+      </c>
+      <c r="H170" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I170" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J170" s="11">
+        <v>0</v>
+      </c>
+      <c r="K170" s="14">
+        <f>G170*J170</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="171" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A171" s="19">
+        <v>162</v>
+      </c>
+      <c r="B171" s="8"/>
+      <c r="C171" s="9" t="s">
+        <v>502</v>
+      </c>
+      <c r="D171" s="10" t="s">
+        <v>503</v>
+      </c>
+      <c r="E171" s="10" t="s">
+        <v>504</v>
+      </c>
+      <c r="F171" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G171" s="17">
+        <v>19.5</v>
+      </c>
+      <c r="H171" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I171" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J171" s="11">
+        <v>0</v>
+      </c>
+      <c r="K171" s="14">
+        <f>G171*J171</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="172" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A172" s="19">
+        <v>163</v>
+      </c>
+      <c r="B172" s="8"/>
+      <c r="C172" s="9" t="s">
+        <v>505</v>
+      </c>
+      <c r="D172" s="10" t="s">
+        <v>506</v>
+      </c>
+      <c r="E172" s="10" t="s">
+        <v>507</v>
+      </c>
+      <c r="F172" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G172" s="17">
+        <v>19.5</v>
+      </c>
+      <c r="H172" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I172" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J172" s="11">
+        <v>0</v>
+      </c>
+      <c r="K172" s="14">
+        <f>G172*J172</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="173" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A173" s="19">
+        <v>164</v>
+      </c>
+      <c r="B173" s="8"/>
+      <c r="C173" s="9" t="s">
+        <v>508</v>
+      </c>
+      <c r="D173" s="10" t="s">
+        <v>509</v>
+      </c>
+      <c r="E173" s="10" t="s">
+        <v>510</v>
+      </c>
+      <c r="F173" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G173" s="17">
+        <v>19.5</v>
+      </c>
+      <c r="H173" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I173" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J173" s="11">
+        <v>0</v>
+      </c>
+      <c r="K173" s="14">
+        <f>G173*J173</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="174" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A174" s="19">
+        <v>165</v>
+      </c>
+      <c r="B174" s="8"/>
+      <c r="C174" s="9" t="s">
+        <v>511</v>
+      </c>
+      <c r="D174" s="10" t="s">
+        <v>512</v>
+      </c>
+      <c r="E174" s="10" t="s">
+        <v>513</v>
+      </c>
+      <c r="F174" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G174" s="17">
+        <v>19.5</v>
+      </c>
+      <c r="H174" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I174" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J174" s="11">
+        <v>0</v>
+      </c>
+      <c r="K174" s="14">
+        <f>G174*J174</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="175" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A175" s="19">
+        <v>166</v>
+      </c>
+      <c r="B175" s="8"/>
+      <c r="C175" s="9" t="s">
+        <v>514</v>
+      </c>
+      <c r="D175" s="10" t="s">
+        <v>515</v>
+      </c>
+      <c r="E175" s="10" t="s">
+        <v>516</v>
+      </c>
+      <c r="F175" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G175" s="17">
+        <v>19.5</v>
+      </c>
+      <c r="H175" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I175" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J175" s="11">
+        <v>0</v>
+      </c>
+      <c r="K175" s="14">
+        <f>G175*J175</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="176" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A176" s="19">
+        <v>167</v>
+      </c>
+      <c r="B176" s="8"/>
+      <c r="C176" s="9" t="s">
+        <v>517</v>
+      </c>
+      <c r="D176" s="10" t="s">
+        <v>518</v>
+      </c>
+      <c r="E176" s="10" t="s">
+        <v>519</v>
+      </c>
+      <c r="F176" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G176" s="17">
+        <v>19.5</v>
+      </c>
+      <c r="H176" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I176" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J176" s="11">
+        <v>0</v>
+      </c>
+      <c r="K176" s="14">
+        <f>G176*J176</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="177" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A177" s="19">
+        <v>168</v>
+      </c>
+      <c r="B177" s="8"/>
+      <c r="C177" s="9" t="s">
+        <v>520</v>
+      </c>
+      <c r="D177" s="10" t="s">
+        <v>521</v>
+      </c>
+      <c r="E177" s="10" t="s">
+        <v>522</v>
+      </c>
+      <c r="F177" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G177" s="17">
+        <v>19.5</v>
+      </c>
+      <c r="H177" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I177" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J177" s="11">
+        <v>0</v>
+      </c>
+      <c r="K177" s="14">
+        <f>G177*J177</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="178" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A178" s="19">
+        <v>169</v>
+      </c>
+      <c r="B178" s="8"/>
+      <c r="C178" s="9" t="s">
+        <v>523</v>
+      </c>
+      <c r="D178" s="10" t="s">
+        <v>524</v>
+      </c>
+      <c r="E178" s="10" t="s">
+        <v>525</v>
+      </c>
+      <c r="F178" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G178" s="17">
+        <v>14.3</v>
+      </c>
+      <c r="H178" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I178" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J178" s="11">
+        <v>0</v>
+      </c>
+      <c r="K178" s="14">
+        <f>G178*J178</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="179" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A179" s="19">
+        <v>170</v>
+      </c>
+      <c r="B179" s="8"/>
+      <c r="C179" s="9" t="s">
+        <v>526</v>
+      </c>
+      <c r="D179" s="10" t="s">
+        <v>527</v>
+      </c>
+      <c r="E179" s="10" t="s">
+        <v>528</v>
+      </c>
+      <c r="F179" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G179" s="17">
+        <v>9.9</v>
+      </c>
+      <c r="H179" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I179" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J179" s="11">
+        <v>0</v>
+      </c>
+      <c r="K179" s="14">
+        <f>G179*J179</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="180" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A180" s="19">
+        <v>171</v>
+      </c>
+      <c r="B180" s="8"/>
+      <c r="C180" s="9" t="s">
+        <v>529</v>
+      </c>
+      <c r="D180" s="10" t="s">
+        <v>530</v>
+      </c>
+      <c r="E180" s="10" t="s">
+        <v>531</v>
+      </c>
+      <c r="F180" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G180" s="17">
+        <v>9.9</v>
+      </c>
+      <c r="H180" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I180" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J180" s="11">
+        <v>0</v>
+      </c>
+      <c r="K180" s="14">
+        <f>G180*J180</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="181" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A181" s="19">
+        <v>172</v>
+      </c>
+      <c r="B181" s="8"/>
+      <c r="C181" s="9" t="s">
+        <v>532</v>
+      </c>
+      <c r="D181" s="10" t="s">
+        <v>533</v>
+      </c>
+      <c r="E181" s="10" t="s">
+        <v>534</v>
+      </c>
+      <c r="F181" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G181" s="17">
+        <v>9.9</v>
+      </c>
+      <c r="H181" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I181" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J181" s="11">
+        <v>0</v>
+      </c>
+      <c r="K181" s="14">
+        <f>G181*J181</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="182" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A182" s="19">
+        <v>173</v>
+      </c>
+      <c r="B182" s="8"/>
+      <c r="C182" s="9" t="s">
+        <v>535</v>
+      </c>
+      <c r="D182" s="10" t="s">
+        <v>536</v>
+      </c>
+      <c r="E182" s="10" t="s">
+        <v>537</v>
+      </c>
+      <c r="F182" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G182" s="17">
+        <v>9.9</v>
+      </c>
+      <c r="H182" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I182" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J182" s="11">
+        <v>0</v>
+      </c>
+      <c r="K182" s="14">
+        <f>G182*J182</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="183" spans="1:11" outlineLevel="1">
+      <c r="A183" s="20" t="s">
+        <v>538</v>
+      </c>
+      <c r="B183" s="2"/>
+      <c r="C183" s="2"/>
+      <c r="D183" s="2"/>
+      <c r="E183" s="2"/>
+      <c r="F183" s="2"/>
+      <c r="G183" s="12"/>
+      <c r="H183" s="12"/>
+      <c r="I183" s="12"/>
+      <c r="J183" s="2"/>
+      <c r="K183" s="12"/>
+    </row>
+    <row r="184" spans="1:11" outlineLevel="2">
+      <c r="A184" s="3" t="s">
+        <v>3</v>
+      </c>
+      <c r="B184" s="4" t="s">
+        <v>4</v>
+      </c>
+      <c r="C184" s="4" t="s">
+        <v>5</v>
+      </c>
+      <c r="D184" s="5" t="s">
+        <v>6</v>
+      </c>
+      <c r="E184" s="5" t="s">
+        <v>7</v>
+      </c>
+      <c r="F184" s="6" t="s">
+        <v>8</v>
+      </c>
+      <c r="G184" s="16" t="s">
+        <v>9</v>
+      </c>
+      <c r="H184" s="16" t="s">
+        <v>10</v>
+      </c>
+      <c r="I184" s="16" t="s">
+        <v>11</v>
+      </c>
+      <c r="J184" s="5" t="s">
+        <v>12</v>
+      </c>
+      <c r="K184" s="13" t="s">
+        <v>13</v>
+      </c>
+    </row>
+    <row r="185" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A185" s="19">
+        <v>1</v>
+      </c>
+      <c r="B185" s="8"/>
+      <c r="C185" s="9" t="s">
+        <v>539</v>
+      </c>
+      <c r="D185" s="10" t="s">
+        <v>540</v>
+      </c>
+      <c r="E185" s="10" t="s">
+        <v>541</v>
+      </c>
+      <c r="F185" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G185" s="17">
+        <v>394.55</v>
+      </c>
+      <c r="H185" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I185" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J185" s="11">
+        <v>0</v>
+      </c>
+      <c r="K185" s="14">
+        <f>G185*J185</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="186" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A186" s="19">
+        <v>2</v>
+      </c>
+      <c r="B186" s="8"/>
+      <c r="C186" s="9" t="s">
+        <v>542</v>
+      </c>
+      <c r="D186" s="10" t="s">
+        <v>543</v>
+      </c>
+      <c r="E186" s="10" t="s">
+        <v>544</v>
+      </c>
+      <c r="F186" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G186" s="17">
+        <v>31.85</v>
+      </c>
+      <c r="H186" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I186" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J186" s="11">
+        <v>0</v>
+      </c>
+      <c r="K186" s="14">
+        <f>G186*J186</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="187" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A187" s="19">
+        <v>3</v>
+      </c>
+      <c r="B187" s="8"/>
+      <c r="C187" s="9" t="s">
+        <v>545</v>
+      </c>
+      <c r="D187" s="10" t="s">
+        <v>546</v>
+      </c>
+      <c r="E187" s="10" t="s">
+        <v>547</v>
+      </c>
+      <c r="F187" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G187" s="17">
+        <v>27.3</v>
+      </c>
+      <c r="H187" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I187" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J187" s="11">
+        <v>0</v>
+      </c>
+      <c r="K187" s="14">
+        <f>G187*J187</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="188" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A188" s="19">
+        <v>4</v>
+      </c>
+      <c r="B188" s="8"/>
+      <c r="C188" s="9" t="s">
+        <v>548</v>
+      </c>
+      <c r="D188" s="10" t="s">
+        <v>549</v>
+      </c>
+      <c r="E188" s="10" t="s">
+        <v>550</v>
+      </c>
+      <c r="F188" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G188" s="17">
+        <v>36.4</v>
+      </c>
+      <c r="H188" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I188" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J188" s="11">
+        <v>0</v>
+      </c>
+      <c r="K188" s="14">
+        <f>G188*J188</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="189" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A189" s="19">
+        <v>5</v>
+      </c>
+      <c r="B189" s="8"/>
+      <c r="C189" s="9" t="s">
+        <v>551</v>
+      </c>
+      <c r="D189" s="10" t="s">
+        <v>552</v>
+      </c>
+      <c r="E189" s="10" t="s">
+        <v>553</v>
+      </c>
+      <c r="F189" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G189" s="17">
+        <v>31.85</v>
+      </c>
+      <c r="H189" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I189" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J189" s="11">
+        <v>0</v>
+      </c>
+      <c r="K189" s="14">
+        <f>G189*J189</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="190" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A190" s="19">
+        <v>6</v>
+      </c>
+      <c r="B190" s="8"/>
+      <c r="C190" s="9" t="s">
+        <v>554</v>
+      </c>
+      <c r="D190" s="10" t="s">
+        <v>555</v>
+      </c>
+      <c r="E190" s="10" t="s">
+        <v>556</v>
+      </c>
+      <c r="F190" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G190" s="17">
+        <v>31.85</v>
+      </c>
+      <c r="H190" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I190" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J190" s="11">
+        <v>0</v>
+      </c>
+      <c r="K190" s="14">
+        <f>G190*J190</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="191" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A191" s="19">
+        <v>7</v>
+      </c>
+      <c r="B191" s="8"/>
+      <c r="C191" s="9" t="s">
+        <v>557</v>
+      </c>
+      <c r="D191" s="10" t="s">
+        <v>558</v>
+      </c>
+      <c r="E191" s="10" t="s">
+        <v>559</v>
+      </c>
+      <c r="F191" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G191" s="17">
+        <v>36.4</v>
+      </c>
+      <c r="H191" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I191" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J191" s="11">
+        <v>0</v>
+      </c>
+      <c r="K191" s="14">
+        <f>G191*J191</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="192" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A192" s="19">
+        <v>8</v>
+      </c>
+      <c r="B192" s="8"/>
+      <c r="C192" s="9" t="s">
+        <v>560</v>
+      </c>
+      <c r="D192" s="10" t="s">
+        <v>561</v>
+      </c>
+      <c r="E192" s="10" t="s">
+        <v>562</v>
+      </c>
+      <c r="F192" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G192" s="17">
+        <v>31.85</v>
+      </c>
+      <c r="H192" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I192" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J192" s="11">
+        <v>0</v>
+      </c>
+      <c r="K192" s="14">
+        <f>G192*J192</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="193" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A193" s="19">
+        <v>9</v>
+      </c>
+      <c r="B193" s="8"/>
+      <c r="C193" s="9" t="s">
+        <v>563</v>
+      </c>
+      <c r="D193" s="10" t="s">
+        <v>564</v>
+      </c>
+      <c r="E193" s="10" t="s">
+        <v>565</v>
+      </c>
+      <c r="F193" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G193" s="17">
+        <v>36.4</v>
+      </c>
+      <c r="H193" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I193" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J193" s="11">
+        <v>0</v>
+      </c>
+      <c r="K193" s="14">
+        <f>G193*J193</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="194" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A194" s="19">
+        <v>10</v>
+      </c>
+      <c r="B194" s="8"/>
+      <c r="C194" s="9" t="s">
+        <v>566</v>
+      </c>
+      <c r="D194" s="10" t="s">
+        <v>567</v>
+      </c>
+      <c r="E194" s="10" t="s">
+        <v>568</v>
+      </c>
+      <c r="F194" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G194" s="17">
+        <v>36.4</v>
+      </c>
+      <c r="H194" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I194" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J194" s="11">
+        <v>0</v>
+      </c>
+      <c r="K194" s="14">
+        <f>G194*J194</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="195" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A195" s="19">
+        <v>11</v>
+      </c>
+      <c r="B195" s="8"/>
+      <c r="C195" s="9" t="s">
+        <v>569</v>
+      </c>
+      <c r="D195" s="10" t="s">
+        <v>570</v>
+      </c>
+      <c r="E195" s="10" t="s">
+        <v>571</v>
+      </c>
+      <c r="F195" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G195" s="17">
+        <v>31.85</v>
+      </c>
+      <c r="H195" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I195" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J195" s="11">
+        <v>0</v>
+      </c>
+      <c r="K195" s="14">
+        <f>G195*J195</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="196" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A196" s="19">
+        <v>12</v>
+      </c>
+      <c r="B196" s="8"/>
+      <c r="C196" s="9" t="s">
+        <v>572</v>
+      </c>
+      <c r="D196" s="10" t="s">
+        <v>573</v>
+      </c>
+      <c r="E196" s="10" t="s">
+        <v>574</v>
+      </c>
+      <c r="F196" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G196" s="17">
+        <v>31.85</v>
+      </c>
+      <c r="H196" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I196" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J196" s="11">
+        <v>0</v>
+      </c>
+      <c r="K196" s="14">
+        <f>G196*J196</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="197" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A197" s="19">
+        <v>13</v>
+      </c>
+      <c r="B197" s="8"/>
+      <c r="C197" s="9" t="s">
+        <v>575</v>
+      </c>
+      <c r="D197" s="10" t="s">
+        <v>576</v>
+      </c>
+      <c r="E197" s="10" t="s">
+        <v>577</v>
+      </c>
+      <c r="F197" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G197" s="17">
+        <v>36.4</v>
+      </c>
+      <c r="H197" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I197" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J197" s="11">
+        <v>0</v>
+      </c>
+      <c r="K197" s="14">
+        <f>G197*J197</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="198" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A198" s="19">
+        <v>14</v>
+      </c>
+      <c r="B198" s="8"/>
+      <c r="C198" s="9" t="s">
+        <v>578</v>
+      </c>
+      <c r="D198" s="10" t="s">
+        <v>579</v>
+      </c>
+      <c r="E198" s="10" t="s">
+        <v>580</v>
+      </c>
+      <c r="F198" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G198" s="17">
+        <v>394.55</v>
+      </c>
+      <c r="H198" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I198" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J198" s="11">
+        <v>0</v>
+      </c>
+      <c r="K198" s="14">
+        <f>G198*J198</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="199" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A199" s="19">
+        <v>15</v>
+      </c>
+      <c r="B199" s="8"/>
+      <c r="C199" s="9" t="s">
+        <v>581</v>
+      </c>
+      <c r="D199" s="10" t="s">
+        <v>582</v>
+      </c>
+      <c r="E199" s="10" t="s">
+        <v>583</v>
+      </c>
+      <c r="F199" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G199" s="17">
+        <v>36.4</v>
+      </c>
+      <c r="H199" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I199" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J199" s="11">
+        <v>0</v>
+      </c>
+      <c r="K199" s="14">
+        <f>G199*J199</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="200" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A200" s="19">
+        <v>16</v>
+      </c>
+      <c r="B200" s="8"/>
+      <c r="C200" s="9" t="s">
+        <v>584</v>
+      </c>
+      <c r="D200" s="10" t="s">
+        <v>585</v>
+      </c>
+      <c r="E200" s="10" t="s">
+        <v>586</v>
+      </c>
+      <c r="F200" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G200" s="17">
+        <v>36.4</v>
+      </c>
+      <c r="H200" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I200" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J200" s="11">
+        <v>0</v>
+      </c>
+      <c r="K200" s="14">
+        <f>G200*J200</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="201" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A201" s="19">
+        <v>17</v>
+      </c>
+      <c r="B201" s="8"/>
+      <c r="C201" s="9" t="s">
+        <v>587</v>
+      </c>
+      <c r="D201" s="10" t="s">
+        <v>588</v>
+      </c>
+      <c r="E201" s="10" t="s">
+        <v>589</v>
+      </c>
+      <c r="F201" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G201" s="17">
+        <v>394.55</v>
+      </c>
+      <c r="H201" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I201" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J201" s="11">
+        <v>0</v>
+      </c>
+      <c r="K201" s="14">
+        <f>G201*J201</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="202" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A202" s="19">
+        <v>18</v>
+      </c>
+      <c r="B202" s="8"/>
+      <c r="C202" s="9" t="s">
+        <v>590</v>
+      </c>
+      <c r="D202" s="10" t="s">
+        <v>591</v>
+      </c>
+      <c r="E202" s="10" t="s">
+        <v>592</v>
+      </c>
+      <c r="F202" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G202" s="17">
+        <v>394.55</v>
+      </c>
+      <c r="H202" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I202" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J202" s="11">
+        <v>0</v>
+      </c>
+      <c r="K202" s="14">
+        <f>G202*J202</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="203" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A203" s="19">
+        <v>19</v>
+      </c>
+      <c r="B203" s="8"/>
+      <c r="C203" s="9" t="s">
+        <v>593</v>
+      </c>
+      <c r="D203" s="10" t="s">
+        <v>594</v>
+      </c>
+      <c r="E203" s="10" t="s">
+        <v>595</v>
+      </c>
+      <c r="F203" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G203" s="17">
+        <v>19.5</v>
+      </c>
+      <c r="H203" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I203" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J203" s="11">
+        <v>0</v>
+      </c>
+      <c r="K203" s="14">
+        <f>G203*J203</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="204" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A204" s="19">
+        <v>20</v>
+      </c>
+      <c r="B204" s="8"/>
+      <c r="C204" s="9" t="s">
+        <v>596</v>
+      </c>
+      <c r="D204" s="10" t="s">
+        <v>597</v>
+      </c>
+      <c r="E204" s="10" t="s">
+        <v>598</v>
+      </c>
+      <c r="F204" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G204" s="17">
+        <v>19.5</v>
+      </c>
+      <c r="H204" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I204" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J204" s="11">
+        <v>0</v>
+      </c>
+      <c r="K204" s="14">
+        <f>G204*J204</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="205" spans="1:11" customHeight="1" ht="80" outlineLevel="2">
+      <c r="A205" s="19">
+        <v>21</v>
+      </c>
+      <c r="B205" s="8"/>
+      <c r="C205" s="9" t="s">
+        <v>599</v>
+      </c>
+      <c r="D205" s="10" t="s">
+        <v>600</v>
+      </c>
+      <c r="E205" s="10" t="s">
+        <v>601</v>
+      </c>
+      <c r="F205" s="8" t="s">
+        <v>17</v>
+      </c>
+      <c r="G205" s="17">
+        <v>349.7</v>
+      </c>
+      <c r="H205" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="I205" s="17">
+        <v>0.0</v>
+      </c>
+      <c r="J205" s="11">
+        <v>0</v>
+      </c>
+      <c r="K205" s="14">
+        <f>G205*J205</f>
+        <v>0</v>
+      </c>
+    </row>
+    <row r="206" spans="1:11">
+      <c r="I206" s="7" t="s">
+        <v>602</v>
+      </c>
+      <c r="J206" s="21">
+        <f>SUM(J5:J205)</f>
+        <v>0</v>
+      </c>
+      <c r="K206" s="21">
+        <f>SUM(K5:K205)</f>
         <v>0</v>
       </c>
     </row>
   </sheetData>
   <sheetProtection sheet="false" objects="false" scenarios="false" formatCells="false" formatColumns="false" formatRows="false" insertColumns="false" insertRows="false" insertHyperlinks="false" deleteColumns="false" deleteRows="false" selectLockedCells="false" sort="false" autoFilter="false" pivotTables="false" selectUnlockedCells="false"/>
   <mergeCells>
     <mergeCell ref="B1:G1"/>
     <mergeCell ref="A5:K5"/>
     <mergeCell ref="A8:K8"/>
-    <mergeCell ref="A145:K145"/>
+    <mergeCell ref="A183:K183"/>
   </mergeCells>
   <hyperlinks>
     <hyperlink ref="E7" r:id="rId_hyperlink_1"/>
     <hyperlink ref="E10" r:id="rId_hyperlink_2"/>
     <hyperlink ref="E11" r:id="rId_hyperlink_3"/>
     <hyperlink ref="E12" r:id="rId_hyperlink_4"/>
     <hyperlink ref="E13" r:id="rId_hyperlink_5"/>
     <hyperlink ref="E14" r:id="rId_hyperlink_6"/>
     <hyperlink ref="E15" r:id="rId_hyperlink_7"/>
     <hyperlink ref="E16" r:id="rId_hyperlink_8"/>
     <hyperlink ref="E17" r:id="rId_hyperlink_9"/>
     <hyperlink ref="E18" r:id="rId_hyperlink_10"/>
     <hyperlink ref="E19" r:id="rId_hyperlink_11"/>
     <hyperlink ref="E20" r:id="rId_hyperlink_12"/>
     <hyperlink ref="E21" r:id="rId_hyperlink_13"/>
     <hyperlink ref="E22" r:id="rId_hyperlink_14"/>
     <hyperlink ref="E23" r:id="rId_hyperlink_15"/>
     <hyperlink ref="E24" r:id="rId_hyperlink_16"/>
     <hyperlink ref="E25" r:id="rId_hyperlink_17"/>
     <hyperlink ref="E26" r:id="rId_hyperlink_18"/>
     <hyperlink ref="E27" r:id="rId_hyperlink_19"/>
     <hyperlink ref="E28" r:id="rId_hyperlink_20"/>
     <hyperlink ref="E29" r:id="rId_hyperlink_21"/>
     <hyperlink ref="E30" r:id="rId_hyperlink_22"/>
     <hyperlink ref="E31" r:id="rId_hyperlink_23"/>
@@ -12348,71 +15122,109 @@
     <hyperlink ref="E120" r:id="rId_hyperlink_112"/>
     <hyperlink ref="E121" r:id="rId_hyperlink_113"/>
     <hyperlink ref="E122" r:id="rId_hyperlink_114"/>
     <hyperlink ref="E123" r:id="rId_hyperlink_115"/>
     <hyperlink ref="E124" r:id="rId_hyperlink_116"/>
     <hyperlink ref="E125" r:id="rId_hyperlink_117"/>
     <hyperlink ref="E126" r:id="rId_hyperlink_118"/>
     <hyperlink ref="E127" r:id="rId_hyperlink_119"/>
     <hyperlink ref="E128" r:id="rId_hyperlink_120"/>
     <hyperlink ref="E129" r:id="rId_hyperlink_121"/>
     <hyperlink ref="E130" r:id="rId_hyperlink_122"/>
     <hyperlink ref="E131" r:id="rId_hyperlink_123"/>
     <hyperlink ref="E132" r:id="rId_hyperlink_124"/>
     <hyperlink ref="E133" r:id="rId_hyperlink_125"/>
     <hyperlink ref="E134" r:id="rId_hyperlink_126"/>
     <hyperlink ref="E135" r:id="rId_hyperlink_127"/>
     <hyperlink ref="E136" r:id="rId_hyperlink_128"/>
     <hyperlink ref="E137" r:id="rId_hyperlink_129"/>
     <hyperlink ref="E138" r:id="rId_hyperlink_130"/>
     <hyperlink ref="E139" r:id="rId_hyperlink_131"/>
     <hyperlink ref="E140" r:id="rId_hyperlink_132"/>
     <hyperlink ref="E141" r:id="rId_hyperlink_133"/>
     <hyperlink ref="E142" r:id="rId_hyperlink_134"/>
     <hyperlink ref="E143" r:id="rId_hyperlink_135"/>
     <hyperlink ref="E144" r:id="rId_hyperlink_136"/>
-    <hyperlink ref="E147" r:id="rId_hyperlink_137"/>
-[...19 lines deleted...]
-    <hyperlink ref="E167" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="E145" r:id="rId_hyperlink_137"/>
+    <hyperlink ref="E146" r:id="rId_hyperlink_138"/>
+    <hyperlink ref="E147" r:id="rId_hyperlink_139"/>
+    <hyperlink ref="E148" r:id="rId_hyperlink_140"/>
+    <hyperlink ref="E149" r:id="rId_hyperlink_141"/>
+    <hyperlink ref="E150" r:id="rId_hyperlink_142"/>
+    <hyperlink ref="E151" r:id="rId_hyperlink_143"/>
+    <hyperlink ref="E152" r:id="rId_hyperlink_144"/>
+    <hyperlink ref="E153" r:id="rId_hyperlink_145"/>
+    <hyperlink ref="E154" r:id="rId_hyperlink_146"/>
+    <hyperlink ref="E155" r:id="rId_hyperlink_147"/>
+    <hyperlink ref="E156" r:id="rId_hyperlink_148"/>
+    <hyperlink ref="E157" r:id="rId_hyperlink_149"/>
+    <hyperlink ref="E158" r:id="rId_hyperlink_150"/>
+    <hyperlink ref="E159" r:id="rId_hyperlink_151"/>
+    <hyperlink ref="E160" r:id="rId_hyperlink_152"/>
+    <hyperlink ref="E161" r:id="rId_hyperlink_153"/>
+    <hyperlink ref="E162" r:id="rId_hyperlink_154"/>
+    <hyperlink ref="E163" r:id="rId_hyperlink_155"/>
+    <hyperlink ref="E164" r:id="rId_hyperlink_156"/>
+    <hyperlink ref="E165" r:id="rId_hyperlink_157"/>
+    <hyperlink ref="E166" r:id="rId_hyperlink_158"/>
+    <hyperlink ref="E167" r:id="rId_hyperlink_159"/>
+    <hyperlink ref="E168" r:id="rId_hyperlink_160"/>
+    <hyperlink ref="E169" r:id="rId_hyperlink_161"/>
+    <hyperlink ref="E170" r:id="rId_hyperlink_162"/>
+    <hyperlink ref="E171" r:id="rId_hyperlink_163"/>
+    <hyperlink ref="E172" r:id="rId_hyperlink_164"/>
+    <hyperlink ref="E173" r:id="rId_hyperlink_165"/>
+    <hyperlink ref="E174" r:id="rId_hyperlink_166"/>
+    <hyperlink ref="E175" r:id="rId_hyperlink_167"/>
+    <hyperlink ref="E176" r:id="rId_hyperlink_168"/>
+    <hyperlink ref="E177" r:id="rId_hyperlink_169"/>
+    <hyperlink ref="E178" r:id="rId_hyperlink_170"/>
+    <hyperlink ref="E179" r:id="rId_hyperlink_171"/>
+    <hyperlink ref="E180" r:id="rId_hyperlink_172"/>
+    <hyperlink ref="E181" r:id="rId_hyperlink_173"/>
+    <hyperlink ref="E182" r:id="rId_hyperlink_174"/>
+    <hyperlink ref="E185" r:id="rId_hyperlink_175"/>
+    <hyperlink ref="E186" r:id="rId_hyperlink_176"/>
+    <hyperlink ref="E187" r:id="rId_hyperlink_177"/>
+    <hyperlink ref="E188" r:id="rId_hyperlink_178"/>
+    <hyperlink ref="E189" r:id="rId_hyperlink_179"/>
+    <hyperlink ref="E190" r:id="rId_hyperlink_180"/>
+    <hyperlink ref="E191" r:id="rId_hyperlink_181"/>
+    <hyperlink ref="E192" r:id="rId_hyperlink_182"/>
+    <hyperlink ref="E193" r:id="rId_hyperlink_183"/>
+    <hyperlink ref="E194" r:id="rId_hyperlink_184"/>
+    <hyperlink ref="E195" r:id="rId_hyperlink_185"/>
+    <hyperlink ref="E196" r:id="rId_hyperlink_186"/>
+    <hyperlink ref="E197" r:id="rId_hyperlink_187"/>
+    <hyperlink ref="E198" r:id="rId_hyperlink_188"/>
+    <hyperlink ref="E199" r:id="rId_hyperlink_189"/>
+    <hyperlink ref="E200" r:id="rId_hyperlink_190"/>
+    <hyperlink ref="E201" r:id="rId_hyperlink_191"/>
+    <hyperlink ref="E202" r:id="rId_hyperlink_192"/>
+    <hyperlink ref="E203" r:id="rId_hyperlink_193"/>
+    <hyperlink ref="E204" r:id="rId_hyperlink_194"/>
+    <hyperlink ref="E205" r:id="rId_hyperlink_195"/>
   </hyperlinks>
   <printOptions gridLines="false" gridLinesSet="true"/>
   <pageMargins left="0.2" right="0.2" top="0.2" bottom="0.2" header="0.3" footer="0.3"/>
   <pageSetup paperSize="1" orientation="default" scale="100" fitToHeight="1" fitToWidth="1" pageOrder="downThenOver"/>
   <headerFooter differentOddEven="false" differentFirst="false" scaleWithDoc="true" alignWithMargins="true">
     <oddHeader/>
     <oddFooter/>
     <evenHeader/>
     <evenFooter/>
     <firstHeader/>
     <firstFooter/>
   </headerFooter>
   <drawing r:id="rId1"/>
 </worksheet>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Application>Microsoft Excel</Application>
   <DocSecurity>0</DocSecurity>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Worksheets</vt:lpstr>